--- v1 (2026-01-01)
+++ v2 (2026-10-12)
@@ -128,56 +128,56 @@
   <si>
     <t>Aprian</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>25:58:39.999999999956</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Iskandar</t>
   </si>
   <si>
     <t>28:00:36</t>
   </si>
   <si>
     <t>Rachmat</t>
   </si>
   <si>
     <t>Septiyanto</t>
   </si>
   <si>
+    <t>29:08:39</t>
+  </si>
+  <si>
     <t>27:47:16.999999999985</t>
   </si>
   <si>
-    <t>29:08:39</t>
-[...1 lines deleted...]
-  <si>
     <t>Fikri</t>
   </si>
   <si>
     <t>Audi Yazid</t>
   </si>
   <si>
     <t>28:25:16</t>
   </si>
   <si>
     <t>Asuka</t>
   </si>
   <si>
     <t>Nakajima</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>29:31:30</t>
   </si>
   <si>
     <t>Hadi</t>
   </si>
   <si>
     <t>Mustofa</t>
@@ -191,68 +191,68 @@
   <si>
     <t>Winarko</t>
   </si>
   <si>
     <t>30:18:13</t>
   </si>
   <si>
     <t>Jeffery</t>
   </si>
   <si>
     <t>Anak Budin</t>
   </si>
   <si>
     <t>30:49:16</t>
   </si>
   <si>
     <t>Fuminori</t>
   </si>
   <si>
     <t>Kondo</t>
   </si>
   <si>
     <t>30:26:48.999999999985</t>
   </si>
   <si>
+    <t>Aris Sopiandi</t>
+  </si>
+  <si>
+    <t>Muklis</t>
+  </si>
+  <si>
+    <t>31:08:34</t>
+  </si>
+  <si>
     <t>Shindy</t>
   </si>
   <si>
     <t>Patricia</t>
   </si>
   <si>
     <t>31:11:7.9999999999854</t>
   </si>
   <si>
-    <t>Aris Sopiandi</t>
-[...7 lines deleted...]
-  <si>
     <t>Rudi</t>
   </si>
   <si>
     <t>Gumilar</t>
   </si>
   <si>
     <t>31:56:42.000000000029</t>
   </si>
   <si>
     <t>Mahdy</t>
   </si>
   <si>
     <t>Zia Uzzaman</t>
   </si>
   <si>
     <t>31:08:41</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t xml:space="preserve"> Wahyu S</t>
   </si>
   <si>
     <t>31:58:55.000000000044</t>
@@ -329,165 +329,165 @@
   <si>
     <t>Achmad</t>
   </si>
   <si>
     <t>32:26:24</t>
   </si>
   <si>
     <t>Iwan Budi</t>
   </si>
   <si>
     <t>Santoso</t>
   </si>
   <si>
     <t>33:26:34</t>
   </si>
   <si>
     <t>Aditya</t>
   </si>
   <si>
     <t>Mohamad</t>
   </si>
   <si>
     <t>32:52:23</t>
   </si>
   <si>
+    <t>Zhizhong</t>
+  </si>
+  <si>
+    <t>Zhou</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>33:29:33.999999999971</t>
+  </si>
+  <si>
     <t>Steven</t>
   </si>
   <si>
     <t>Sutrisno</t>
   </si>
   <si>
     <t>33:18:00</t>
   </si>
   <si>
-    <t>Zhizhong</t>
-[...8 lines deleted...]
-    <t>33:29:33.999999999971</t>
+    <t>Eri</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Cahyono</t>
+  </si>
+  <si>
+    <t>33:20:14</t>
   </si>
   <si>
     <t>Trung</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>33:29:38.000000000029</t>
   </si>
   <si>
-    <t>Eri</t>
-[...5 lines deleted...]
-    <t>33:20:14</t>
+    <t>Mohd Azmi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Erip Bin Mat Usof</t>
+  </si>
+  <si>
+    <t>33:23:41</t>
   </si>
   <si>
     <t xml:space="preserve">Trung Hieu </t>
   </si>
   <si>
     <t>Dang</t>
   </si>
   <si>
     <t>33:36:04</t>
   </si>
   <si>
-    <t>Mohd Azmi</t>
-[...7 lines deleted...]
-  <si>
     <t>Van Da</t>
   </si>
   <si>
     <t>Bui</t>
   </si>
   <si>
     <t>33:36:8.0000000000582</t>
   </si>
   <si>
     <t>Mulyono</t>
   </si>
   <si>
     <t>Wijoyo</t>
   </si>
   <si>
     <t>33:38:30</t>
   </si>
   <si>
     <t>Sumit</t>
   </si>
   <si>
     <t xml:space="preserve"> Agarwal</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>33:46:42</t>
   </si>
   <si>
     <t>Muhammad</t>
   </si>
   <si>
     <t>Ilham</t>
   </si>
   <si>
     <t>33:57:30.000000000029</t>
   </si>
   <si>
+    <t>F Eri</t>
+  </si>
+  <si>
+    <t>Wibowo</t>
+  </si>
+  <si>
+    <t>34:03:11.000000000015</t>
+  </si>
+  <si>
     <t>Dendi</t>
   </si>
   <si>
     <t>Dwitiandi</t>
   </si>
   <si>
     <t>33:51:12</t>
-  </si>
-[...7 lines deleted...]
-    <t>34:03:11.000000000015</t>
   </si>
   <si>
     <t>Wiedho</t>
   </si>
   <si>
     <t>Widiantoro</t>
   </si>
   <si>
     <t>33:56:07</t>
   </si>
   <si>
     <t>Machmud</t>
   </si>
   <si>
     <t>34:35:39.999999999985</t>
   </si>
   <si>
     <t>Nino</t>
   </si>
   <si>
     <t>Laksana</t>
   </si>
   <si>
     <t>34:08:53</t>
   </si>
@@ -1269,120 +1269,120 @@
       <c r="K7" s="2">
         <v>150</v>
       </c>
       <c r="L7" s="2">
         <v>325</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>105620</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="2">
         <v>4</v>
       </c>
       <c r="J8" s="2">
         <v>4</v>
       </c>
       <c r="K8" s="2">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L8" s="2">
         <v>300</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
         <v>105620</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>39</v>
       </c>
       <c r="I9" s="2">
         <v>4</v>
       </c>
       <c r="J9" s="2">
         <v>4</v>
       </c>
       <c r="K9" s="2">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L9" s="2">
         <v>300</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>111662</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2">
         <v>21</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>42</v>
       </c>
@@ -1595,130 +1595,130 @@
       </c>
       <c r="H15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I15" s="2">
         <v>7</v>
       </c>
       <c r="J15" s="2">
         <v>7</v>
       </c>
       <c r="K15" s="2">
         <v>100</v>
       </c>
       <c r="L15" s="2">
         <v>240</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
         <v>340</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>100987</v>
+        <v>102696</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I16" s="2">
         <v>8</v>
       </c>
       <c r="J16" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K16" s="2">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L16" s="2">
-        <v>400</v>
+        <v>240</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>102696</v>
+        <v>100987</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="K17" s="2">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L17" s="2">
-        <v>240</v>
+        <v>400</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>113115</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2">
         <v>29</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>67</v>
       </c>
@@ -2267,298 +2267,298 @@
       </c>
       <c r="H31" s="2" t="s">
         <v>104</v>
       </c>
       <c r="I31" s="2">
         <v>15</v>
       </c>
       <c r="J31" s="2">
         <v>12</v>
       </c>
       <c r="K31" s="2">
         <v>150</v>
       </c>
       <c r="L31" s="2">
         <v>190</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
         <v>340</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>107123</v>
+        <v>119093</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>31</v>
+        <v>107</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="I32" s="2">
         <v>16</v>
       </c>
       <c r="J32" s="2">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="K32" s="2">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L32" s="2">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
       <c r="N32" s="2">
-        <v>330</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>119093</v>
+        <v>107123</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>111</v>
       </c>
       <c r="I33" s="2">
         <v>16</v>
       </c>
       <c r="J33" s="2">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="K33" s="2">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L33" s="2">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>108722</v>
+        <v>114704</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="F34" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G34" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I34" s="2">
         <v>17</v>
       </c>
       <c r="J34" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K34" s="2">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L34" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="2">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>114704</v>
+        <v>108722</v>
       </c>
       <c r="B35" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C35" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>118</v>
       </c>
       <c r="I35" s="2">
         <v>17</v>
       </c>
       <c r="J35" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K35" s="2">
+        <v>100</v>
+      </c>
+      <c r="L35" s="2">
         <v>150</v>
       </c>
-      <c r="L35" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>111904</v>
+        <v>114705</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I36" s="2">
         <v>18</v>
       </c>
       <c r="J36" s="2">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="K36" s="2">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L36" s="2">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>114705</v>
+        <v>111904</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>124</v>
       </c>
       <c r="I37" s="2">
         <v>18</v>
       </c>
       <c r="J37" s="2">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="K37" s="2">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L37" s="2">
-        <v>160</v>
+        <v>140</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
       <c r="N37" s="2">
-        <v>310</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
         <v>119094</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2">
         <v>40</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>127</v>
       </c>
@@ -2687,130 +2687,130 @@
       </c>
       <c r="H41" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I41" s="2">
         <v>20</v>
       </c>
       <c r="J41" s="2">
         <v>19</v>
       </c>
       <c r="K41" s="2">
         <v>100</v>
       </c>
       <c r="L41" s="2">
         <v>120</v>
       </c>
       <c r="M41" s="2">
         <v>0</v>
       </c>
       <c r="N41" s="2">
         <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>108406</v>
+        <v>119096</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>140</v>
       </c>
       <c r="I42" s="2">
         <v>21</v>
       </c>
       <c r="J42" s="2">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K42" s="2">
-        <v>150</v>
+        <v>100</v>
       </c>
       <c r="L42" s="2">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="M42" s="2">
         <v>0</v>
       </c>
       <c r="N42" s="2">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>119096</v>
+        <v>108406</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>142</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>143</v>
       </c>
       <c r="I43" s="2">
         <v>21</v>
       </c>
       <c r="J43" s="2">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="L43" s="2">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
       <c r="N43" s="2">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
         <v>102740</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2">
         <v>76</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>146</v>
       </c>
@@ -3239,51 +3239,51 @@
       </c>
       <c r="J54" s="2">
         <v>25</v>
       </c>
       <c r="K54" s="2">
         <v>150</v>
       </c>
       <c r="L54" s="2">
         <v>96</v>
       </c>
       <c r="M54" s="2">
         <v>0</v>
       </c>
       <c r="N54" s="2">
         <v>246</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
         <v>111658</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2">
         <v>19</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>177</v>
       </c>
       <c r="I55" s="2">
         <v>31</v>
       </c>
       <c r="J55" s="2">
         <v>26</v>
       </c>
       <c r="K55" s="2">
         <v>150</v>
       </c>
       <c r="L55" s="2">
         <v>95</v>