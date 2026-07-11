--- v1 (2025-12-20)
+++ v2 (2026-07-11)
@@ -104,87 +104,87 @@
   <si>
     <t>9:23:26</t>
   </si>
   <si>
     <t>Pharait</t>
   </si>
   <si>
     <t>Varesin</t>
   </si>
   <si>
     <t>9:29:04</t>
   </si>
   <si>
     <t>Eirik Mork</t>
   </si>
   <si>
     <t>Knudsen</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>8:17:15</t>
   </si>
   <si>
+    <t>Somjai</t>
+  </si>
+  <si>
+    <t>Pesri</t>
+  </si>
+  <si>
+    <t>8:17:20</t>
+  </si>
+  <si>
     <t>Bonfield</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>12:31:01</t>
   </si>
   <si>
-    <t>Somjai</t>
-[...5 lines deleted...]
-    <t>8:17:20</t>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>Novikov</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>8:21:42</t>
   </si>
   <si>
     <t>Thongchai</t>
   </si>
   <si>
     <t>Wongsaard</t>
   </si>
   <si>
     <t>12:34:52</t>
-  </si>
-[...10 lines deleted...]
-    <t>8:21:42</t>
   </si>
   <si>
     <t>Pattana</t>
   </si>
   <si>
     <t>St.</t>
   </si>
   <si>
     <t>8:26:47</t>
   </si>
   <si>
     <t>Thanet</t>
   </si>
   <si>
     <t>Kaewlek</t>
   </si>
   <si>
     <t>Trinnawat</t>
   </si>
   <si>
     <t>Rattanajaratpon</t>
   </si>
   <si>
     <t>8:42:36</t>
   </si>
@@ -1372,214 +1372,214 @@
       </c>
       <c r="H5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="2">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>2</v>
       </c>
       <c r="K5" s="2">
         <v>100</v>
       </c>
       <c r="L5" s="2">
         <v>350</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>118394</v>
+        <v>118587</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2">
-        <v>120</v>
+        <v>700336</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="2">
         <v>3</v>
       </c>
       <c r="J6" s="2">
         <v>3</v>
       </c>
       <c r="K6" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="L6" s="2">
-        <v>225</v>
+        <v>325</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
-        <v>295</v>
+        <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>118587</v>
+        <v>118394</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
-        <v>700336</v>
+        <v>120</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="2">
         <v>3</v>
       </c>
       <c r="J7" s="2">
         <v>3</v>
       </c>
       <c r="K7" s="2">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="L7" s="2">
-        <v>325</v>
+        <v>225</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
-        <v>425</v>
+        <v>295</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>112073</v>
+        <v>118509</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
-        <v>255</v>
+        <v>700449</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I8" s="2">
         <v>4</v>
       </c>
       <c r="J8" s="2">
         <v>4</v>
       </c>
       <c r="K8" s="2">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="L8" s="2">
-        <v>200</v>
+        <v>300</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>118509</v>
+        <v>112073</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
-        <v>700449</v>
+        <v>255</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I9" s="2">
         <v>4</v>
       </c>
       <c r="J9" s="2">
         <v>4</v>
       </c>
       <c r="K9" s="2">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="L9" s="2">
-        <v>300</v>
+        <v>200</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>118588</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2">
         <v>700301</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>45</v>
       </c>
@@ -3059,51 +3059,51 @@
       <c r="L45" s="2">
         <v>40</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
       <c r="N45" s="2">
         <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>101867</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>151</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2">
         <v>700236</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>53</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>152</v>
       </c>
       <c r="I46" s="2">
         <v>38</v>
       </c>
       <c r="J46" s="2">
         <v>7</v>
       </c>
       <c r="K46" s="2">
         <v>100</v>
       </c>
       <c r="L46" s="2">
         <v>240</v>
       </c>
       <c r="M46" s="2">
         <v>0</v>
       </c>
       <c r="N46" s="2">
         <v>340</v>
       </c>