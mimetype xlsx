--- v2 (2026-02-17)
+++ v3 (2026-09-29)
@@ -74,89 +74,89 @@
   <si>
     <t>Bonus Points</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
     <t>Yiu Cheung Raymond</t>
   </si>
   <si>
     <t>Ching</t>
   </si>
   <si>
     <t>程耀祥</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>27:03:46</t>
   </si>
   <si>
+    <t>Jan</t>
+  </si>
+  <si>
+    <t>Nilsen</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>28:36:07</t>
+  </si>
+  <si>
     <t>Manolito Lupig</t>
   </si>
   <si>
     <t>Divina</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
-    <t>28:36:07</t>
-[...8 lines deleted...]
-    <t>Norway</t>
+    <t>Kwok Lun Allen</t>
+  </si>
+  <si>
+    <t>Ng</t>
+  </si>
+  <si>
+    <t>吳國倫</t>
+  </si>
+  <si>
+    <t>30:10:11</t>
   </si>
   <si>
     <t>Wan Ho Isaac</t>
   </si>
   <si>
     <t>Yuen</t>
   </si>
   <si>
-    <t>30:10:11</t>
-[...10 lines deleted...]
-  <si>
     <t>Kit Shan</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>31:54:59</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Kennedy</t>
   </si>
   <si>
     <t>Great Britain</t>
   </si>
   <si>
     <t>32:46:46</t>
   </si>
   <si>
     <t>Eddie</t>
   </si>
   <si>
     <t>Chan</t>
@@ -227,69 +227,69 @@
   <si>
     <t>35:38:15</t>
   </si>
   <si>
     <t>Kwok On Hugo</t>
   </si>
   <si>
     <t>Lai</t>
   </si>
   <si>
     <t>黎國安</t>
   </si>
   <si>
     <t>Ziyu</t>
   </si>
   <si>
     <t>Zhao</t>
   </si>
   <si>
     <t>趙紫玉</t>
   </si>
   <si>
     <t>36:05:52</t>
   </si>
   <si>
+    <t>Ka Fai Oscar</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>李家輝</t>
+  </si>
+  <si>
+    <t>36:46:08</t>
+  </si>
+  <si>
     <t>Shing Min Bunny</t>
   </si>
   <si>
     <t>Choi</t>
   </si>
   <si>
     <t>徐承勉</t>
-  </si>
-[...10 lines deleted...]
-    <t>李家輝</t>
   </si>
   <si>
     <t>Staffan</t>
   </si>
   <si>
     <t>Gereonsson</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>37:16:06</t>
   </si>
   <si>
     <t>Tzu-Hsin</t>
   </si>
   <si>
     <t>Kuo</t>
   </si>
   <si>
     <t>37:25:15</t>
   </si>
   <si>
     <t>Matthew Martin</t>
   </si>
@@ -1038,227 +1038,227 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="2">
         <v>1</v>
       </c>
       <c r="J2" s="2">
         <v>1</v>
       </c>
       <c r="K2" s="2">
         <v>150</v>
       </c>
       <c r="L2" s="2">
         <v>400</v>
       </c>
       <c r="M2" s="2">
         <v>0</v>
       </c>
       <c r="N2" s="2">
         <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>100218</v>
+        <v>100219</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="2">
         <v>2</v>
       </c>
       <c r="J3" s="2">
         <v>2</v>
       </c>
       <c r="K3" s="2">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="L3" s="2">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="M3" s="2">
         <v>0</v>
       </c>
       <c r="N3" s="2">
-        <v>500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
-        <v>100219</v>
+        <v>100218</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="2">
         <v>2</v>
       </c>
       <c r="J4" s="2">
         <v>2</v>
       </c>
       <c r="K4" s="2">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="L4" s="2">
-        <v>0</v>
+        <v>350</v>
       </c>
       <c r="M4" s="2">
         <v>0</v>
       </c>
       <c r="N4" s="2">
-        <v>0</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
-        <v>100163</v>
+        <v>100220</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="2"/>
+      <c r="D5" s="2" t="s">
+        <v>29</v>
+      </c>
       <c r="E5" s="2">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I5" s="2">
         <v>4</v>
       </c>
       <c r="J5" s="2">
         <v>4</v>
       </c>
       <c r="K5" s="2">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="L5" s="2">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
-        <v>0</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>100220</v>
+        <v>100163</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D6" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="D6" s="2"/>
       <c r="E6" s="2">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I6" s="2">
         <v>4</v>
       </c>
       <c r="J6" s="2">
         <v>4</v>
       </c>
       <c r="K6" s="2">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="L6" s="2">
-        <v>300</v>
+        <v>0</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
-        <v>450</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
         <v>100221</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
         <v>85</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="2">
         <v>6</v>
       </c>
       <c r="J7" s="2">
         <v>1</v>
       </c>
       <c r="K7" s="2">
         <v>150</v>
       </c>
       <c r="L7" s="2">
         <v>400</v>
@@ -1678,110 +1678,110 @@
       </c>
       <c r="H17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I17" s="2">
         <v>16</v>
       </c>
       <c r="J17" s="2">
         <v>13</v>
       </c>
       <c r="K17" s="2">
         <v>150</v>
       </c>
       <c r="L17" s="2">
         <v>180</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
         <v>330</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>100233</v>
+        <v>100232</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="E18" s="2">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I18" s="2">
         <v>17</v>
       </c>
       <c r="J18" s="2">
         <v>14</v>
       </c>
       <c r="K18" s="2">
         <v>150</v>
       </c>
       <c r="L18" s="2">
         <v>170</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>100232</v>
+        <v>100233</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="2">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I19" s="2">
         <v>17</v>
       </c>
       <c r="J19" s="2">
         <v>14</v>
       </c>
       <c r="K19" s="2">
         <v>150</v>
       </c>
       <c r="L19" s="2">
         <v>170</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
         <v>320</v>
       </c>
@@ -2631,51 +2631,51 @@
       <c r="L39" s="2">
         <v>88</v>
       </c>
       <c r="M39" s="2">
         <v>0</v>
       </c>
       <c r="N39" s="2">
         <v>238</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
         <v>100254</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2">
         <v>20</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>147</v>
       </c>
       <c r="I40" s="2">
         <v>39</v>
       </c>
       <c r="J40" s="2">
         <v>34</v>
       </c>
       <c r="K40" s="2">
         <v>0</v>
       </c>
       <c r="L40" s="2">
         <v>0</v>
       </c>
       <c r="M40" s="2">
         <v>0</v>
       </c>
       <c r="N40" s="2">
         <v>0</v>
       </c>
@@ -2926,51 +2926,51 @@
       </c>
       <c r="J46" s="2">
         <v>40</v>
       </c>
       <c r="K46" s="2">
         <v>150</v>
       </c>
       <c r="L46" s="2">
         <v>81</v>
       </c>
       <c r="M46" s="2">
         <v>0</v>
       </c>
       <c r="N46" s="2">
         <v>231</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
         <v>100261</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E47" s="2">
         <v>48</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>170</v>
       </c>
       <c r="I47" s="2">
         <v>46</v>
       </c>
       <c r="J47" s="2">
         <v>41</v>
       </c>
       <c r="K47" s="2">
         <v>150</v>
       </c>