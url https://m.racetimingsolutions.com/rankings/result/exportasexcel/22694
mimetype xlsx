--- v2 (2026-02-23)
+++ v3 (2026-05-26)
@@ -92,195 +92,195 @@
   <si>
     <t>09:19:12</t>
   </si>
   <si>
     <t>Phan Thị Cẩm Tú</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>09:23:2.9999999999927</t>
   </si>
   <si>
     <t>Lộc Thị Phương Anh</t>
   </si>
   <si>
     <t>09:45:25.000000000007</t>
   </si>
   <si>
     <t>Vũ Thị Thanh Nga</t>
   </si>
   <si>
     <t>10:38:22</t>
   </si>
   <si>
+    <t>Siew Wei</t>
+  </si>
+  <si>
+    <t>Yong</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>10:23:11</t>
+  </si>
+  <si>
     <t>Trần Thị Ngọc Huyền</t>
   </si>
   <si>
     <t>10:59:42</t>
   </si>
   <si>
-    <t>Siew Wei</t>
-[...10 lines deleted...]
-  <si>
     <t>Genevieve</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>11:15:57</t>
   </si>
   <si>
     <t>Ngô Thị Hương Ly</t>
   </si>
   <si>
     <t>11:26:9.9999999999927</t>
   </si>
   <si>
     <t>Misha</t>
   </si>
   <si>
     <t>Rosoff</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>09:19:13</t>
   </si>
   <si>
     <t>Mai Hòa</t>
   </si>
   <si>
     <t>09:35:19</t>
   </si>
   <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Valentina</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>10:44:53.999999999993</t>
+  </si>
+  <si>
     <t>Phương Linh Trần</t>
   </si>
   <si>
     <t>09:50:43</t>
   </si>
   <si>
-    <t>Sara</t>
-[...8 lines deleted...]
-    <t>10:44:53.999999999993</t>
+    <t>Yoth</t>
+  </si>
+  <si>
+    <t>Soulivanhthong</t>
+  </si>
+  <si>
+    <t>Laos</t>
+  </si>
+  <si>
+    <t>10:24:11.000000000007</t>
   </si>
   <si>
     <t>Bùi Trang</t>
   </si>
   <si>
     <t>10:48:53</t>
   </si>
   <si>
-    <t>Yoth</t>
-[...10 lines deleted...]
-  <si>
     <t>Lưu Thị Minh Huế</t>
   </si>
   <si>
     <t>11:15:20</t>
   </si>
   <si>
     <t>Claire</t>
   </si>
   <si>
     <t>Tang</t>
   </si>
   <si>
     <t>11:15:58</t>
   </si>
   <si>
     <t>Lê Thị Thu Lan</t>
   </si>
   <si>
     <t>11:32:05</t>
   </si>
   <si>
     <t>Thái Thị Hồng</t>
   </si>
   <si>
     <t>09:15:11.999999999993</t>
   </si>
   <si>
     <t>Hoàng An</t>
   </si>
   <si>
     <t>09:43:6.0000000000073</t>
   </si>
   <si>
     <t>Nguyễn Thu Thủy</t>
   </si>
   <si>
     <t>10:21:57.999999999993</t>
   </si>
   <si>
+    <t>Hutsadar</t>
+  </si>
+  <si>
+    <t>Matsouvanh</t>
+  </si>
+  <si>
+    <t>10:50:48</t>
+  </si>
+  <si>
     <t>Nguyễn Thị Hồng Hạnh</t>
   </si>
   <si>
     <t>10:50:29</t>
-  </si>
-[...7 lines deleted...]
-    <t>10:50:48</t>
   </si>
   <si>
     <t>Phạm Ngân Hà</t>
   </si>
   <si>
     <t>11:15:35</t>
   </si>
   <si>
     <t>John Ray</t>
   </si>
   <si>
     <t>Onifa</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>05:06:27</t>
   </si>
   <si>
     <t>Kristian</t>
   </si>
   <si>
     <t>Joergensen</t>
   </si>
@@ -1102,128 +1102,128 @@
       </c>
       <c r="H5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="2">
         <v>0</v>
       </c>
       <c r="J5" s="2">
         <v>14</v>
       </c>
       <c r="K5" s="2">
         <v>100</v>
       </c>
       <c r="L5" s="2">
         <v>170</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
         <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>122695</v>
-[...1 lines deleted...]
-      <c r="B6" s="2"/>
+        <v>122688</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>26</v>
+      </c>
       <c r="C6" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2">
-        <v>50002</v>
+        <v>50852</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="I6" s="2">
         <v>0</v>
       </c>
       <c r="J6" s="2">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="K6" s="2">
         <v>100</v>
       </c>
       <c r="L6" s="2">
-        <v>120</v>
+        <v>190</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>122688</v>
-[...3 lines deleted...]
-      </c>
+        <v>122695</v>
+      </c>
+      <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
-        <v>50852</v>
+        <v>50002</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="2">
         <v>0</v>
       </c>
       <c r="J7" s="2">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="K7" s="2">
         <v>100</v>
       </c>
       <c r="L7" s="2">
-        <v>190</v>
+        <v>120</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
-        <v>290</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
         <v>122698</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
         <v>50778</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>35</v>
       </c>
@@ -1348,210 +1348,210 @@
       </c>
       <c r="H11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="I11" s="2">
         <v>0</v>
       </c>
       <c r="J11" s="2">
         <v>7</v>
       </c>
       <c r="K11" s="2">
         <v>100</v>
       </c>
       <c r="L11" s="2">
         <v>240</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>340</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>121082</v>
-[...1 lines deleted...]
-      <c r="B12" s="2"/>
+        <v>122691</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="C12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2">
-        <v>50145</v>
+        <v>50789</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I12" s="2">
         <v>0</v>
       </c>
       <c r="J12" s="2">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="K12" s="2">
         <v>100</v>
       </c>
       <c r="L12" s="2">
-        <v>210</v>
+        <v>160</v>
       </c>
       <c r="M12" s="2">
         <v>0</v>
       </c>
       <c r="N12" s="2">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>122691</v>
-[...3 lines deleted...]
-      </c>
+        <v>121082</v>
+      </c>
+      <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2">
-        <v>50789</v>
+        <v>50145</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I13" s="2">
         <v>0</v>
       </c>
       <c r="J13" s="2">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="K13" s="2">
         <v>100</v>
       </c>
       <c r="L13" s="2">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="M13" s="2">
         <v>0</v>
       </c>
       <c r="N13" s="2">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
-        <v>122692</v>
-[...1 lines deleted...]
-      <c r="B14" s="2"/>
+        <v>122689</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>51</v>
+      </c>
       <c r="C14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2">
-        <v>50897</v>
+        <v>50996</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I14" s="2">
         <v>0</v>
       </c>
       <c r="J14" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="K14" s="2">
         <v>100</v>
       </c>
       <c r="L14" s="2">
-        <v>150</v>
+        <v>180</v>
       </c>
       <c r="M14" s="2">
         <v>0</v>
       </c>
       <c r="N14" s="2">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" s="2">
-        <v>122689</v>
-[...3 lines deleted...]
-      </c>
+        <v>122692</v>
+      </c>
+      <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2">
-        <v>50996</v>
+        <v>50897</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I15" s="2">
         <v>0</v>
       </c>
       <c r="J15" s="2">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="K15" s="2">
         <v>100</v>
       </c>
       <c r="L15" s="2">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
         <v>122696</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
         <v>50106</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I16" s="2">
         <v>0</v>
@@ -1754,128 +1754,128 @@
       </c>
       <c r="H21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="I21" s="2">
         <v>0</v>
       </c>
       <c r="J21" s="2">
         <v>11</v>
       </c>
       <c r="K21" s="2">
         <v>100</v>
       </c>
       <c r="L21" s="2">
         <v>200</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>122693</v>
-[...1 lines deleted...]
-      <c r="B22" s="2"/>
+        <v>122694</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>70</v>
+      </c>
       <c r="C22" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2">
-        <v>50606</v>
+        <v>50995</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I22" s="2">
         <v>0</v>
       </c>
       <c r="J22" s="2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2">
         <v>100</v>
       </c>
       <c r="L22" s="2">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>122694</v>
-[...3 lines deleted...]
-      </c>
+        <v>122693</v>
+      </c>
+      <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
-        <v>50995</v>
+        <v>50606</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I23" s="2">
         <v>0</v>
       </c>
       <c r="J23" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2">
         <v>100</v>
       </c>
       <c r="L23" s="2">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>122697</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
         <v>50257</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="2">
         <v>0</v>