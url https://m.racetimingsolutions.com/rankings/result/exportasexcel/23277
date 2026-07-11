--- v1 (2025-12-18)
+++ v2 (2026-07-11)
@@ -104,63 +104,63 @@
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>16:38:57</t>
   </si>
   <si>
     <t>Windy Nguyen</t>
   </si>
   <si>
     <t>15:42:46</t>
   </si>
   <si>
     <t>Ho Thi Nga</t>
   </si>
   <si>
     <t>14:07:01</t>
   </si>
   <si>
     <t>Nguyễn Đặng Quỳnh Như</t>
   </si>
   <si>
     <t>15:19:28</t>
   </si>
   <si>
+    <t>Glorioso Irish Nina</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>15:12:38</t>
+  </si>
+  <si>
     <t>Bùi Thị Kim Nguyệt</t>
   </si>
   <si>
     <t>15:57:29</t>
-  </si>
-[...7 lines deleted...]
-    <t>15:12:38</t>
   </si>
   <si>
     <t>Lưu Kim Phụng</t>
   </si>
   <si>
     <t>14:56:40</t>
   </si>
   <si>
     <t>Tamae</t>
   </si>
   <si>
     <t>Harada</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>13:38:27</t>
   </si>
   <si>
     <t>Vu Ngoc Anh</t>
   </si>
   <si>
     <t>15:37:52</t>
   </si>
@@ -1032,126 +1032,126 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I7" s="2">
         <v>0</v>
       </c>
       <c r="J7" s="2">
         <v>14</v>
       </c>
       <c r="K7" s="2">
         <v>100</v>
       </c>
       <c r="L7" s="2">
         <v>170</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>270</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>123049</v>
+        <v>123045</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
-        <v>7132</v>
+        <v>7140</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I8" s="2">
         <v>0</v>
       </c>
       <c r="J8" s="2">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="K8" s="2">
         <v>100</v>
       </c>
       <c r="L8" s="2">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>123045</v>
+        <v>123049</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
-        <v>7140</v>
+        <v>7132</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I9" s="2">
         <v>0</v>
       </c>
       <c r="J9" s="2">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2">
         <v>100</v>
       </c>
       <c r="L9" s="2">
-        <v>180</v>
+        <v>140</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>123043</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2">
         <v>7157</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="2">
         <v>0</v>
@@ -1571,51 +1571,51 @@
       <c r="L20" s="2">
         <v>400</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
       <c r="N20" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>121269</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2">
         <v>7011</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I21" s="2">
         <v>8</v>
       </c>
       <c r="J21" s="2">
         <v>2</v>
       </c>
       <c r="K21" s="2">
         <v>100</v>
       </c>
       <c r="L21" s="2">
         <v>350</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>450</v>
       </c>
@@ -2013,51 +2013,51 @@
       <c r="L31" s="2">
         <v>180</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
         <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>112344</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2">
         <v>7024</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>88</v>
       </c>
       <c r="I32" s="2">
         <v>19</v>
       </c>
       <c r="J32" s="2">
         <v>6</v>
       </c>
       <c r="K32" s="2">
         <v>100</v>
       </c>
       <c r="L32" s="2">
         <v>250</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
       <c r="N32" s="2">
         <v>350</v>
       </c>
@@ -2253,51 +2253,51 @@
         <v>100</v>
       </c>
       <c r="L37" s="2">
         <v>140</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
       <c r="N37" s="2">
         <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
         <v>123034</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2">
         <v>7170</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>99</v>
       </c>
       <c r="I38" s="2">
         <v>25</v>
       </c>
       <c r="J38" s="2">
         <v>18</v>
       </c>
       <c r="K38" s="2">
         <v>100</v>
       </c>
       <c r="L38" s="2">
         <v>130</v>
       </c>
       <c r="M38" s="2">
         <v>0</v>
       </c>
       <c r="N38" s="2">
         <v>230</v>
       </c>