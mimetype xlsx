--- v1 (2025-12-16)
+++ v2 (2026-06-20)
@@ -188,71 +188,71 @@
   <si>
     <t>Ngon</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>11:05:44</t>
   </si>
   <si>
     <t>Tam</t>
   </si>
   <si>
     <t>Le Trung</t>
   </si>
   <si>
     <t>10:38:08</t>
   </si>
   <si>
     <t>Jay</t>
   </si>
   <si>
     <t>11:14:29</t>
   </si>
   <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Stevenson</t>
+  </si>
+  <si>
+    <t>11:23:13</t>
+  </si>
+  <si>
     <t>Woon Chze Christine</t>
   </si>
   <si>
     <t>Loh</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>10:44:01</t>
   </si>
   <si>
-    <t>David</t>
-[...7 lines deleted...]
-  <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>Weiner</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>11:04:14</t>
   </si>
   <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>Blackburn</t>
   </si>
   <si>
     <t>11:23:45</t>
   </si>
   <si>
     <t>Sebastien</t>
   </si>
   <si>
     <t>Dollet</t>
@@ -449,71 +449,71 @@
   <si>
     <t>12:45:14</t>
   </si>
   <si>
     <t>Thuan</t>
   </si>
   <si>
     <t>Lâm Văn</t>
   </si>
   <si>
     <t>12:52:08</t>
   </si>
   <si>
     <t>Veronique</t>
   </si>
   <si>
     <t>Thuere</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>13:03:56</t>
   </si>
   <si>
+    <t>Sara</t>
+  </si>
+  <si>
+    <t>Valetina</t>
+  </si>
+  <si>
+    <t>Indonesia</t>
+  </si>
+  <si>
+    <t>13:25:50</t>
+  </si>
+  <si>
     <t>Ha</t>
   </si>
   <si>
     <t>Dương</t>
   </si>
   <si>
     <t>12:53:25</t>
   </si>
   <si>
-    <t>Sara</t>
-[...10 lines deleted...]
-  <si>
     <t>Thành Quang</t>
   </si>
   <si>
     <t>12:53:40</t>
   </si>
   <si>
     <t>Lu Chng</t>
   </si>
   <si>
     <t>Siew</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>13:49:35</t>
   </si>
   <si>
     <t>Thi Tieu Phuong</t>
   </si>
   <si>
     <t>13:51:50</t>
   </si>
   <si>
     <t>Nghia</t>
@@ -524,63 +524,63 @@
   <si>
     <t>13:00:54</t>
   </si>
   <si>
     <t>Wai Teng</t>
   </si>
   <si>
     <t>Lew</t>
   </si>
   <si>
     <t>14:03:34</t>
   </si>
   <si>
     <t>Yoji</t>
   </si>
   <si>
     <t>Sakamoto</t>
   </si>
   <si>
     <t>坂本洋二</t>
   </si>
   <si>
     <t>13:09:10</t>
   </si>
   <si>
+    <t>Thuy Nguyen</t>
+  </si>
+  <si>
+    <t>14:03:45</t>
+  </si>
+  <si>
     <t>Ca</t>
   </si>
   <si>
     <t>Đặng</t>
   </si>
   <si>
     <t>13:14:53</t>
-  </si>
-[...4 lines deleted...]
-    <t>14:03:45</t>
   </si>
   <si>
     <t>Thao</t>
   </si>
   <si>
     <t>Nguyen Hoang</t>
   </si>
   <si>
     <t>13:15:27</t>
   </si>
   <si>
     <t>Monsicha</t>
   </si>
   <si>
     <t>Ngamvitayasiri</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>14:31:59</t>
   </si>
   <si>
     <t>Jaime</t>
   </si>
@@ -2713,130 +2713,130 @@
       </c>
       <c r="H15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I15" s="2">
         <v>7</v>
       </c>
       <c r="J15" s="2">
         <v>6</v>
       </c>
       <c r="K15" s="2">
         <v>70</v>
       </c>
       <c r="L15" s="2">
         <v>175</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
         <v>245</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>104612</v>
+        <v>111803</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
-        <v>7175</v>
+        <v>7004</v>
       </c>
       <c r="F16" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="2" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="I16" s="2">
         <v>8</v>
       </c>
       <c r="J16" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K16" s="2">
         <v>70</v>
       </c>
       <c r="L16" s="2">
-        <v>350</v>
+        <v>150</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>111803</v>
+        <v>104612</v>
       </c>
       <c r="B17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2">
-        <v>7004</v>
+        <v>7175</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="K17" s="2">
         <v>70</v>
       </c>
       <c r="L17" s="2">
-        <v>150</v>
+        <v>350</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>105582</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2">
         <v>7092</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>68</v>
       </c>
@@ -3889,130 +3889,130 @@
       </c>
       <c r="H43" s="2" t="s">
         <v>144</v>
       </c>
       <c r="I43" s="2">
         <v>21</v>
       </c>
       <c r="J43" s="2">
         <v>6</v>
       </c>
       <c r="K43" s="2">
         <v>70</v>
       </c>
       <c r="L43" s="2">
         <v>250</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
       <c r="N43" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
-        <v>111816</v>
+        <v>105595</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2">
-        <v>7109</v>
+        <v>7169</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>21</v>
+        <v>147</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I44" s="2">
         <v>22</v>
       </c>
       <c r="J44" s="2">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="K44" s="2">
         <v>70</v>
       </c>
       <c r="L44" s="2">
-        <v>97</v>
+        <v>240</v>
       </c>
       <c r="M44" s="2">
         <v>0</v>
       </c>
       <c r="N44" s="2">
-        <v>167</v>
+        <v>310</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
-        <v>105595</v>
+        <v>111816</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2">
-        <v>7169</v>
+        <v>7109</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>150</v>
+        <v>21</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>151</v>
       </c>
       <c r="I45" s="2">
         <v>22</v>
       </c>
       <c r="J45" s="2">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="K45" s="2">
         <v>70</v>
       </c>
       <c r="L45" s="2">
-        <v>240</v>
+        <v>97</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
       <c r="N45" s="2">
-        <v>310</v>
+        <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>111817</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2">
         <v>7112</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>153</v>
       </c>
@@ -4227,130 +4227,130 @@
       </c>
       <c r="H51" s="2" t="s">
         <v>169</v>
       </c>
       <c r="I51" s="2">
         <v>25</v>
       </c>
       <c r="J51" s="2">
         <v>23</v>
       </c>
       <c r="K51" s="2">
         <v>70</v>
       </c>
       <c r="L51" s="2">
         <v>89</v>
       </c>
       <c r="M51" s="2">
         <v>0</v>
       </c>
       <c r="N51" s="2">
         <v>159</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
-        <v>111820</v>
+        <v>105597</v>
       </c>
       <c r="B52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" s="2" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2">
-        <v>7037</v>
+        <v>7015</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="I52" s="2">
         <v>26</v>
       </c>
       <c r="J52" s="2">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="K52" s="2">
         <v>70</v>
       </c>
       <c r="L52" s="2">
-        <v>88</v>
+        <v>200</v>
       </c>
       <c r="M52" s="2">
         <v>0</v>
       </c>
       <c r="N52" s="2">
-        <v>158</v>
+        <v>270</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
-        <v>105597</v>
+        <v>111820</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>173</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2">
-        <v>7015</v>
+        <v>7037</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>174</v>
       </c>
       <c r="I53" s="2">
         <v>26</v>
       </c>
       <c r="J53" s="2">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="K53" s="2">
         <v>70</v>
       </c>
       <c r="L53" s="2">
-        <v>200</v>
+        <v>88</v>
       </c>
       <c r="M53" s="2">
         <v>0</v>
       </c>
       <c r="N53" s="2">
-        <v>270</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
         <v>111821</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2">
         <v>7150</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>177</v>
       </c>
@@ -4408,51 +4408,51 @@
       <c r="L55" s="2">
         <v>190</v>
       </c>
       <c r="M55" s="2">
         <v>0</v>
       </c>
       <c r="N55" s="2">
         <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
         <v>105599</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2">
         <v>7023</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>184</v>
       </c>
       <c r="I56" s="2">
         <v>28</v>
       </c>
       <c r="J56" s="2">
         <v>13</v>
       </c>
       <c r="K56" s="2">
         <v>70</v>
       </c>
       <c r="L56" s="2">
         <v>180</v>
       </c>
       <c r="M56" s="2">
         <v>0</v>
       </c>
       <c r="N56" s="2">
         <v>250</v>
       </c>
@@ -4534,51 +4534,51 @@
       <c r="L58" s="2">
         <v>85</v>
       </c>
       <c r="M58" s="2">
         <v>0</v>
       </c>
       <c r="N58" s="2">
         <v>155</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="2">
         <v>101442</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2">
         <v>7186</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>192</v>
       </c>
       <c r="I59" s="2">
         <v>29</v>
       </c>
       <c r="J59" s="2">
         <v>14</v>
       </c>
       <c r="K59" s="2">
         <v>70</v>
       </c>
       <c r="L59" s="2">
         <v>170</v>
       </c>
       <c r="M59" s="2">
         <v>0</v>
       </c>
       <c r="N59" s="2">
         <v>240</v>
       </c>
@@ -4776,51 +4776,51 @@
       </c>
       <c r="I64" s="2">
         <v>33</v>
       </c>
       <c r="J64" s="2">
         <v>3</v>
       </c>
       <c r="K64" s="2">
         <v>70</v>
       </c>
       <c r="L64" s="2">
         <v>225</v>
       </c>
       <c r="M64" s="2">
         <v>0</v>
       </c>
       <c r="N64" s="2">
         <v>295</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
         <v>111828</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2">
         <v>7231</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>208</v>
       </c>
       <c r="I65" s="2">
         <v>34</v>
       </c>
       <c r="J65" s="2">
         <v>31</v>
       </c>
       <c r="K65" s="2">
         <v>70</v>
@@ -5073,51 +5073,51 @@
       </c>
       <c r="J71" s="2">
         <v>36</v>
       </c>
       <c r="K71" s="2">
         <v>70</v>
       </c>
       <c r="L71" s="2">
         <v>76</v>
       </c>
       <c r="M71" s="2">
         <v>0</v>
       </c>
       <c r="N71" s="2">
         <v>146</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
         <v>111835</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2">
         <v>7211</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>228</v>
       </c>
       <c r="I72" s="2">
         <v>41</v>
       </c>
       <c r="J72" s="2">
         <v>37</v>
       </c>
       <c r="K72" s="2">
         <v>70</v>
       </c>
       <c r="L72" s="2">
         <v>75</v>
@@ -5332,51 +5332,51 @@
       <c r="L77" s="2">
         <v>175</v>
       </c>
       <c r="M77" s="2">
         <v>0</v>
       </c>
       <c r="N77" s="2">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
         <v>111841</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>243</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>244</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2">
         <v>7003</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>245</v>
       </c>
       <c r="I78" s="2">
         <v>47</v>
       </c>
       <c r="J78" s="2">
         <v>42</v>
       </c>
       <c r="K78" s="2">
         <v>70</v>
       </c>
       <c r="L78" s="2">
         <v>70</v>
       </c>
       <c r="M78" s="2">
         <v>0</v>
       </c>
       <c r="N78" s="2">
         <v>140</v>
       </c>
@@ -6165,100 +6165,100 @@
       </c>
       <c r="J97" s="2">
         <v>55</v>
       </c>
       <c r="K97" s="2">
         <v>70</v>
       </c>
       <c r="L97" s="2">
         <v>57</v>
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
       <c r="N97" s="2">
         <v>127</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="2">
         <v>111860</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>300</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2">
         <v>7227</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>299</v>
       </c>
       <c r="I98" s="2">
         <v>66</v>
       </c>
       <c r="J98" s="2">
         <v>56</v>
       </c>
       <c r="K98" s="2">
         <v>70</v>
       </c>
       <c r="L98" s="2">
         <v>56</v>
       </c>
       <c r="M98" s="2">
         <v>0</v>
       </c>
       <c r="N98" s="2">
         <v>126</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="2">
         <v>106313</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>302</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2">
         <v>7243</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>303</v>
       </c>
       <c r="I99" s="2">
         <v>67</v>
       </c>
       <c r="J99" s="2">
         <v>57</v>
       </c>
       <c r="K99" s="2">
         <v>70</v>
       </c>
       <c r="L99" s="2">
         <v>55</v>
       </c>
       <c r="M99" s="2">
         <v>0</v>
       </c>
       <c r="N99" s="2">
         <v>125</v>
       </c>
@@ -7432,51 +7432,51 @@
       <c r="L127" s="2">
         <v>30</v>
       </c>
       <c r="M127" s="2">
         <v>0</v>
       </c>
       <c r="N127" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128" s="2">
         <v>111890</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>375</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>264</v>
       </c>
       <c r="D128" s="2"/>
       <c r="E128" s="2">
         <v>7056</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G128" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="2" t="s">
         <v>376</v>
       </c>
       <c r="I128" s="2">
         <v>96</v>
       </c>
       <c r="J128" s="2">
         <v>83</v>
       </c>
       <c r="K128" s="2">
         <v>70</v>
       </c>
       <c r="L128" s="2">
         <v>29</v>
       </c>
       <c r="M128" s="2">
         <v>0</v>
       </c>
       <c r="N128" s="2">
         <v>99</v>
       </c>
@@ -9322,93 +9322,93 @@
       <c r="L172" s="2">
         <v>10</v>
       </c>
       <c r="M172" s="2">
         <v>0</v>
       </c>
       <c r="N172" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="173" spans="1:14">
       <c r="A173" s="2">
         <v>111935</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>486</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>487</v>
       </c>
       <c r="D173" s="2"/>
       <c r="E173" s="2">
         <v>7033</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>488</v>
       </c>
       <c r="I173" s="2">
         <v>141</v>
       </c>
       <c r="J173" s="2">
         <v>122</v>
       </c>
       <c r="K173" s="2">
         <v>70</v>
       </c>
       <c r="L173" s="2">
         <v>10</v>
       </c>
       <c r="M173" s="2">
         <v>0</v>
       </c>
       <c r="N173" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="174" spans="1:14">
       <c r="A174" s="2">
         <v>111936</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>489</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>490</v>
       </c>
       <c r="D174" s="2"/>
       <c r="E174" s="2">
         <v>7047</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G174" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>491</v>
       </c>
       <c r="I174" s="2">
         <v>142</v>
       </c>
       <c r="J174" s="2">
         <v>123</v>
       </c>
       <c r="K174" s="2">
         <v>70</v>
       </c>
       <c r="L174" s="2">
         <v>10</v>
       </c>
       <c r="M174" s="2">
         <v>0</v>
       </c>
       <c r="N174" s="2">
         <v>80</v>
       </c>
@@ -9826,51 +9826,51 @@
       <c r="L184" s="2">
         <v>10</v>
       </c>
       <c r="M184" s="2">
         <v>0</v>
       </c>
       <c r="N184" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="185" spans="1:14">
       <c r="A185" s="2">
         <v>111947</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>521</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>522</v>
       </c>
       <c r="D185" s="2"/>
       <c r="E185" s="2">
         <v>7057</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>523</v>
       </c>
       <c r="I185" s="2">
         <v>153</v>
       </c>
       <c r="J185" s="2">
         <v>132</v>
       </c>
       <c r="K185" s="2">
         <v>70</v>
       </c>
       <c r="L185" s="2">
         <v>10</v>
       </c>
       <c r="M185" s="2">
         <v>0</v>
       </c>
       <c r="N185" s="2">
         <v>80</v>
       </c>