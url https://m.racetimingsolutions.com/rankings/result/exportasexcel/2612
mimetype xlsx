--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -380,63 +380,63 @@
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>33:03:58</t>
   </si>
   <si>
     <t>Apirat</t>
   </si>
   <si>
     <t>Nateeprastiporn</t>
   </si>
   <si>
     <t>33:56:46</t>
   </si>
   <si>
     <t>Lim Chin</t>
   </si>
   <si>
     <t>Tat</t>
   </si>
   <si>
     <t>34:03:56</t>
   </si>
   <si>
+    <t>Pakanee</t>
+  </si>
+  <si>
+    <t>Burutphakdee</t>
+  </si>
+  <si>
+    <t>34:31:43</t>
+  </si>
+  <si>
     <t>Kwantana</t>
   </si>
   <si>
     <t>Kwamuangpan</t>
-  </si>
-[...7 lines deleted...]
-    <t>Burutphakdee</t>
   </si>
   <si>
     <t>34:39:23</t>
   </si>
   <si>
     <t>Rongirt</t>
   </si>
   <si>
     <t>Nanthapaibul</t>
   </si>
   <si>
     <t>34:43:04</t>
   </si>
   <si>
     <t>Yongliang</t>
   </si>
   <si>
     <t>Tee</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>34:51:09</t>
   </si>
@@ -2485,141 +2485,141 @@
       </c>
       <c r="H35" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I35" s="2">
         <v>33</v>
       </c>
       <c r="J35" s="2">
         <v>29</v>
       </c>
       <c r="K35" s="2">
         <v>100</v>
       </c>
       <c r="L35" s="2">
         <v>92</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
         <v>192</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>102657</v>
+        <v>102651</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
-        <v>122047</v>
+        <v>122096</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>124</v>
       </c>
       <c r="I36" s="2">
         <v>34</v>
       </c>
       <c r="J36" s="2">
         <v>5</v>
       </c>
       <c r="K36" s="2">
         <v>100</v>
       </c>
       <c r="L36" s="2">
         <v>275</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>102651</v>
+        <v>102657</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2">
-        <v>122096</v>
+        <v>122047</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>124</v>
       </c>
       <c r="I37" s="2">
         <v>34</v>
       </c>
       <c r="J37" s="2">
         <v>5</v>
       </c>
       <c r="K37" s="2">
         <v>100</v>
       </c>
       <c r="L37" s="2">
         <v>275</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
       <c r="N37" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
         <v>102651</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2">
         <v>122055</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>127</v>
       </c>
       <c r="I38" s="2">
         <v>36</v>
       </c>
       <c r="J38" s="2">
         <v>30</v>
       </c>
       <c r="K38" s="2">
         <v>100</v>
       </c>
       <c r="L38" s="2">
         <v>91</v>