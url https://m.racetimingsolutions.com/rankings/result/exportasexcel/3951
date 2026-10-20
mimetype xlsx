--- v4 (2026-09-04)
+++ v5 (2026-10-20)
@@ -56,80 +56,80 @@
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Finish Time</t>
   </si>
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>Gender Position</t>
   </si>
   <si>
     <t>Finisher Points</t>
   </si>
   <si>
     <t>Performance Points</t>
   </si>
   <si>
     <t>Bonus Points</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
+    <t>Kota</t>
+  </si>
+  <si>
+    <t>Araki</t>
+  </si>
+  <si>
+    <t>荒木　宏太</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>6:43:48</t>
+  </si>
+  <si>
     <t>Ko</t>
   </si>
   <si>
     <t>Ito</t>
   </si>
   <si>
     <t>伊藤　康</t>
   </si>
   <si>
-    <t>Japan</t>
-[...4 lines deleted...]
-  <si>
     <t>6:53:13</t>
   </si>
   <si>
-    <t>Kota</t>
-[...10 lines deleted...]
-  <si>
     <t>Yuya</t>
   </si>
   <si>
     <t>Kawasaki</t>
   </si>
   <si>
     <t>川崎　雄哉</t>
   </si>
   <si>
     <t>6:50:29</t>
   </si>
   <si>
     <t>Katsuhiro</t>
   </si>
   <si>
     <t>MATSUBARA</t>
   </si>
   <si>
     <t>松原　克博</t>
   </si>
   <si>
     <t>6:57:15</t>
   </si>
   <si>
     <t>Yoshihito</t>
@@ -167,212 +167,212 @@
   <si>
     <t>7:12:01</t>
   </si>
   <si>
     <t>Yuichi</t>
   </si>
   <si>
     <t>Miura</t>
   </si>
   <si>
     <t>三浦　裕一</t>
   </si>
   <si>
     <t>7:08:23</t>
   </si>
   <si>
     <t>Tomohiro</t>
   </si>
   <si>
     <t>Tsuji</t>
   </si>
   <si>
     <t>辻　友寛</t>
   </si>
   <si>
+    <t>7:19:13</t>
+  </si>
+  <si>
     <t>7:12:31</t>
   </si>
   <si>
-    <t>7:19:13</t>
+    <t>Machida</t>
+  </si>
+  <si>
+    <t>町田　知宏</t>
+  </si>
+  <si>
+    <t>7:21:22</t>
   </si>
   <si>
     <t>Takashi</t>
   </si>
   <si>
     <t>Kubo</t>
   </si>
   <si>
     <t>久保　隆史</t>
   </si>
   <si>
     <t>7:14:24</t>
   </si>
   <si>
-    <t>Machida</t>
-[...7 lines deleted...]
-  <si>
     <t>Yuji</t>
   </si>
   <si>
     <t>Shibukawa</t>
   </si>
   <si>
     <t>渋川　裕二</t>
   </si>
   <si>
     <t>7:28:00</t>
   </si>
   <si>
     <t>Kazufumi</t>
   </si>
   <si>
     <t>Ose</t>
   </si>
   <si>
     <t>大瀬　和文</t>
   </si>
   <si>
     <t>7:16:08</t>
   </si>
   <si>
+    <t>Yusuke</t>
+  </si>
+  <si>
+    <t>Suzuki</t>
+  </si>
+  <si>
+    <t>鈴木　雄介</t>
+  </si>
+  <si>
+    <t>7:30:16</t>
+  </si>
+  <si>
     <t>Hayato</t>
   </si>
   <si>
     <t>Kimura</t>
   </si>
   <si>
     <t>7:22:58</t>
   </si>
   <si>
-    <t>Yusuke</t>
-[...10 lines deleted...]
-  <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Coghlan</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>7:31:06</t>
   </si>
   <si>
     <t>Hiroaki</t>
   </si>
   <si>
     <t>Matsunaga</t>
   </si>
   <si>
     <t>松永　紘明</t>
   </si>
   <si>
     <t>7:25:01</t>
   </si>
   <si>
+    <t>7:25:30</t>
+  </si>
+  <si>
     <t>7:32:00</t>
   </si>
   <si>
-    <t>7:25:30</t>
-[...1 lines deleted...]
-  <si>
     <t>Yosuke</t>
   </si>
   <si>
     <t>Kawauchi</t>
   </si>
   <si>
     <t>河内　陽介</t>
   </si>
   <si>
     <t>7:36:50</t>
   </si>
   <si>
     <t>Masahiro</t>
   </si>
   <si>
     <t>Natori</t>
   </si>
   <si>
     <t>名取　将大</t>
   </si>
   <si>
     <t>7:35:12</t>
   </si>
   <si>
     <t>Nishikata</t>
   </si>
   <si>
     <t>西方　勇人</t>
   </si>
   <si>
     <t>7:37:40</t>
   </si>
   <si>
     <t>Kenji</t>
   </si>
   <si>
     <t>Yoshida</t>
   </si>
   <si>
     <t>吉田　賢治</t>
   </si>
   <si>
     <t>7:37:50</t>
   </si>
   <si>
+    <t>7:38:18</t>
+  </si>
+  <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>Sherpa</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>7:41:43</t>
   </si>
   <si>
-    <t>7:38:18</t>
-[...1 lines deleted...]
-  <si>
     <t>Fukushima</t>
   </si>
   <si>
     <t>福島　優弥</t>
   </si>
   <si>
     <t>7:43:41</t>
   </si>
   <si>
     <t>7:39:12</t>
   </si>
   <si>
     <t>Naoyoshi</t>
   </si>
   <si>
     <t>Hanaoka</t>
   </si>
   <si>
     <t>花岡　尚賢</t>
   </si>
   <si>
     <t>7:44:16</t>
   </si>
   <si>
     <t>Yoshito</t>
@@ -737,146 +737,146 @@
   <si>
     <t>Yumiko</t>
   </si>
   <si>
     <t>Ohishi</t>
   </si>
   <si>
     <t>大石　由美子</t>
   </si>
   <si>
     <t>08:14:50</t>
   </si>
   <si>
     <t>Higashi</t>
   </si>
   <si>
     <t>Syota</t>
   </si>
   <si>
     <t>東　翔太</t>
   </si>
   <si>
     <t>8:18:32</t>
   </si>
   <si>
+    <t>Aiura</t>
+  </si>
+  <si>
+    <t>相浦　勇人</t>
+  </si>
+  <si>
+    <t>8:24:11</t>
+  </si>
+  <si>
     <t xml:space="preserve">Akihito </t>
   </si>
   <si>
     <t>Kitamura</t>
   </si>
   <si>
     <t>08:16:34</t>
   </si>
   <si>
-    <t>Aiura</t>
-[...5 lines deleted...]
-    <t>8:24:11</t>
+    <t>Katsuhiko</t>
+  </si>
+  <si>
+    <t>Monobe</t>
+  </si>
+  <si>
+    <t>物部　克彦</t>
+  </si>
+  <si>
+    <t>8:24:17</t>
   </si>
   <si>
     <t xml:space="preserve">Yoshikazu </t>
   </si>
   <si>
     <t>MITSUHATA</t>
   </si>
   <si>
     <t>08:16:48</t>
   </si>
   <si>
-    <t>Katsuhiko</t>
-[...10 lines deleted...]
-  <si>
     <t>Terasawa</t>
   </si>
   <si>
     <t>寺澤　祐哉</t>
   </si>
   <si>
     <t>08:18:42</t>
   </si>
   <si>
     <t>8:24:42</t>
   </si>
   <si>
+    <t>Jun</t>
+  </si>
+  <si>
+    <t>Kaise</t>
+  </si>
+  <si>
+    <t>貝瀬　淳</t>
+  </si>
+  <si>
+    <t>8:25:37</t>
+  </si>
+  <si>
     <t>Tetsuya</t>
   </si>
   <si>
     <t>Sakashita</t>
   </si>
   <si>
     <t>坂下　哲也</t>
   </si>
   <si>
     <t>08:19:21</t>
   </si>
   <si>
-    <t>Jun</t>
-[...8 lines deleted...]
-    <t>8:25:37</t>
+    <t>Nozomu</t>
+  </si>
+  <si>
+    <t>Niwa</t>
+  </si>
+  <si>
+    <t>丹羽　望</t>
+  </si>
+  <si>
+    <t>8:26:43</t>
   </si>
   <si>
     <t xml:space="preserve">Taisuke </t>
   </si>
   <si>
     <t>Oka</t>
   </si>
   <si>
     <t>08:20:58</t>
   </si>
   <si>
-    <t>Nozomu</t>
-[...10 lines deleted...]
-  <si>
     <t>Norihito</t>
   </si>
   <si>
     <t>Gotoh</t>
   </si>
   <si>
     <t>後藤　憲仁</t>
   </si>
   <si>
     <t>08:21:04</t>
   </si>
   <si>
     <t>Akito</t>
   </si>
   <si>
     <t>Nagao</t>
   </si>
   <si>
     <t>長尾　暁人</t>
   </si>
   <si>
     <t>8:29:21</t>
   </si>
   <si>
     <t>Kirill</t>
@@ -887,188 +887,188 @@
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>8:30:00</t>
   </si>
   <si>
     <t>8:21:37</t>
   </si>
   <si>
     <t>8:24:29</t>
   </si>
   <si>
     <t>Corinne</t>
   </si>
   <si>
     <t>Williams</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>8:31:23</t>
   </si>
   <si>
+    <t>8:35:12</t>
+  </si>
+  <si>
     <t>Kazuto</t>
   </si>
   <si>
     <t>Sugimoto</t>
   </si>
   <si>
     <t>杉本　一登</t>
   </si>
   <si>
     <t>8:25:26</t>
   </si>
   <si>
-    <t>8:35:12</t>
-[...1 lines deleted...]
-  <si>
     <t>Kensei</t>
   </si>
   <si>
     <t>Ishida</t>
   </si>
   <si>
     <t>石田　賢生</t>
   </si>
   <si>
     <t xml:space="preserve">Hideki </t>
   </si>
   <si>
     <t>Enpuku</t>
   </si>
   <si>
     <t>8:26:00</t>
   </si>
   <si>
     <t>Hajime</t>
   </si>
   <si>
     <t>Mamba</t>
   </si>
   <si>
     <t>万場　大</t>
   </si>
   <si>
     <t>8:26:10</t>
   </si>
   <si>
     <t>Tomohiko</t>
   </si>
   <si>
     <t>Takahashi</t>
   </si>
   <si>
     <t>高橋　智彦</t>
   </si>
   <si>
     <t>8:35:21</t>
   </si>
   <si>
+    <t>Yukio</t>
+  </si>
+  <si>
+    <t>谷　征夫</t>
+  </si>
+  <si>
+    <t>8:38:01</t>
+  </si>
+  <si>
     <t>Shingo</t>
   </si>
   <si>
     <t>Nosaka</t>
   </si>
   <si>
     <t>野坂　伸吾</t>
   </si>
   <si>
     <t>8:27:28</t>
   </si>
   <si>
-    <t>Yukio</t>
-[...7 lines deleted...]
-  <si>
     <t>Mikiko</t>
   </si>
   <si>
     <t>Ota</t>
   </si>
   <si>
     <t>太田　美紀子</t>
   </si>
   <si>
     <t>8:39:03</t>
   </si>
   <si>
     <t xml:space="preserve">Keita </t>
   </si>
   <si>
     <t>Wakabayashi</t>
   </si>
   <si>
     <t>8:27:50</t>
   </si>
   <si>
     <t xml:space="preserve">Tadaaki </t>
   </si>
   <si>
     <t>Masuda</t>
   </si>
   <si>
     <t>8:28:29</t>
   </si>
   <si>
     <t>Konno</t>
   </si>
   <si>
     <t>今野　渉</t>
   </si>
   <si>
     <t>8:41:02</t>
   </si>
   <si>
+    <t>Koichi</t>
+  </si>
+  <si>
+    <t>Matsui</t>
+  </si>
+  <si>
+    <t>松井　浩一</t>
+  </si>
+  <si>
+    <t>8:43:01</t>
+  </si>
+  <si>
     <t>Maki</t>
   </si>
   <si>
     <t>Tanaka</t>
   </si>
   <si>
     <t>8:29:04</t>
   </si>
   <si>
-    <t>Koichi</t>
-[...10 lines deleted...]
-  <si>
     <t>Yousuke</t>
   </si>
   <si>
     <t>Komazu</t>
   </si>
   <si>
     <t>駒津　洋介</t>
   </si>
   <si>
     <t>8:44:29</t>
   </si>
   <si>
     <t xml:space="preserve">Yuji </t>
   </si>
   <si>
     <t>8:32:26</t>
   </si>
   <si>
     <t>Hisashi</t>
   </si>
   <si>
     <t>8:32:41</t>
   </si>
   <si>
     <t>8:44:43</t>
@@ -1130,152 +1130,152 @@
   <si>
     <t>8:47:16</t>
   </si>
   <si>
     <t>Koichiro</t>
   </si>
   <si>
     <t>Sakurai</t>
   </si>
   <si>
     <t>櫻井　廣一郎</t>
   </si>
   <si>
     <t>8:47:30</t>
   </si>
   <si>
     <t>Pablo</t>
   </si>
   <si>
     <t>Diago Gonzalez</t>
   </si>
   <si>
     <t>8:33:54</t>
   </si>
   <si>
+    <t xml:space="preserve">Shuhei </t>
+  </si>
+  <si>
+    <t>Sakamoto</t>
+  </si>
+  <si>
+    <t>8:36:39</t>
+  </si>
+  <si>
     <t>Yuko</t>
   </si>
   <si>
     <t>Yada</t>
   </si>
   <si>
     <t>矢田　夕子</t>
   </si>
   <si>
     <t>8:48:57</t>
   </si>
   <si>
-    <t xml:space="preserve">Shuhei </t>
-[...5 lines deleted...]
-    <t>8:36:39</t>
+    <t>Wada</t>
+  </si>
+  <si>
+    <t>8:36:47</t>
   </si>
   <si>
     <t>Noriyuki</t>
   </si>
   <si>
     <t>Owaki</t>
   </si>
   <si>
     <t>大脇　則行</t>
   </si>
   <si>
     <t>8:48:58</t>
   </si>
   <si>
-    <t>Wada</t>
-[...2 lines deleted...]
-    <t>8:36:47</t>
+    <t xml:space="preserve">Kazuya </t>
+  </si>
+  <si>
+    <t>8:38:13</t>
   </si>
   <si>
     <t>Takuro</t>
   </si>
   <si>
     <t>Sato</t>
   </si>
   <si>
     <t>佐藤　拓郎</t>
   </si>
   <si>
     <t>8:49:49</t>
   </si>
   <si>
-    <t xml:space="preserve">Kazuya </t>
-[...2 lines deleted...]
-    <t>8:38:13</t>
+    <t xml:space="preserve">Yuya </t>
+  </si>
+  <si>
+    <t>Takayama</t>
+  </si>
+  <si>
+    <t>8:38:31</t>
   </si>
   <si>
     <t>Keisuke</t>
   </si>
   <si>
     <t>Fukuda</t>
   </si>
   <si>
     <t>福田　圭介</t>
   </si>
   <si>
     <t>8:49:59</t>
   </si>
   <si>
-    <t xml:space="preserve">Yuya </t>
-[...5 lines deleted...]
-    <t>8:38:31</t>
+    <t xml:space="preserve">You </t>
+  </si>
+  <si>
+    <t>Uehara</t>
+  </si>
+  <si>
+    <t>8:39:26</t>
   </si>
   <si>
     <t>8:50:23</t>
   </si>
   <si>
-    <t xml:space="preserve">You </t>
-[...5 lines deleted...]
-    <t>8:39:26</t>
+    <t xml:space="preserve">Kouji </t>
+  </si>
+  <si>
+    <t>Miyadate</t>
+  </si>
+  <si>
+    <t>8:42:05</t>
   </si>
   <si>
     <t>8:51:08</t>
   </si>
   <si>
-    <t xml:space="preserve">Kouji </t>
-[...7 lines deleted...]
-  <si>
     <t>Sefli</t>
   </si>
   <si>
     <t>Ahar</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
     <t>8:52:36</t>
   </si>
   <si>
     <t xml:space="preserve">Yuuta </t>
   </si>
   <si>
     <t>8:43:59</t>
   </si>
   <si>
     <t>Tomoyuki</t>
   </si>
   <si>
     <t>Kurihara</t>
   </si>
   <si>
     <t>栗原　朋之</t>
@@ -1364,305 +1364,305 @@
   <si>
     <t>8:56:37</t>
   </si>
   <si>
     <t>Naohide</t>
   </si>
   <si>
     <t>Shinohara</t>
   </si>
   <si>
     <t>篠原　直秀</t>
   </si>
   <si>
     <t>8:57:25</t>
   </si>
   <si>
     <t xml:space="preserve">Tetsu </t>
   </si>
   <si>
     <t>MORITA</t>
   </si>
   <si>
     <t>8:53:47</t>
   </si>
   <si>
+    <t>Hashimoto</t>
+  </si>
+  <si>
+    <t>橋本　健太</t>
+  </si>
+  <si>
+    <t>8:58:37</t>
+  </si>
+  <si>
     <t>Yoshihiro</t>
   </si>
   <si>
     <t>Ohde</t>
   </si>
   <si>
     <t>大出　祥弘</t>
   </si>
   <si>
     <t>8:54:03</t>
   </si>
   <si>
-    <t>Hashimoto</t>
-[...5 lines deleted...]
-    <t>8:58:37</t>
+    <t>Narukawa</t>
+  </si>
+  <si>
+    <t>生川　歩</t>
+  </si>
+  <si>
+    <t>8:59:42</t>
   </si>
   <si>
     <t>Masashi</t>
   </si>
   <si>
     <t>Uematsu</t>
   </si>
   <si>
     <t>植松　正史</t>
   </si>
   <si>
     <t>8:56:02</t>
   </si>
   <si>
-    <t>Narukawa</t>
-[...7 lines deleted...]
-  <si>
     <t>Tomomi</t>
   </si>
   <si>
     <t>Okajima</t>
   </si>
   <si>
     <t>岡嶋　智己</t>
   </si>
   <si>
     <t>9:02:12</t>
   </si>
   <si>
     <t xml:space="preserve">Gaku </t>
   </si>
   <si>
     <t>Matsumoto</t>
   </si>
   <si>
     <t>8:58:19</t>
   </si>
   <si>
+    <t>9:03:17</t>
+  </si>
+  <si>
     <t>Takano</t>
   </si>
   <si>
     <t>8:58:32</t>
   </si>
   <si>
-    <t>9:03:17</t>
+    <t>Ohi</t>
+  </si>
+  <si>
+    <t>大井　雅宏</t>
+  </si>
+  <si>
+    <t>9:04:03</t>
   </si>
   <si>
     <t xml:space="preserve">Masahiro </t>
   </si>
   <si>
     <t>Naka</t>
   </si>
   <si>
     <t>8:58:35</t>
   </si>
   <si>
-    <t>Ohi</t>
-[...7 lines deleted...]
-  <si>
     <t>9:04:10</t>
   </si>
   <si>
     <t>Nobuhiro</t>
   </si>
   <si>
     <t>Kawai</t>
   </si>
   <si>
     <t>川井　延浩</t>
   </si>
   <si>
     <t>8:59:14</t>
   </si>
   <si>
     <t>Yoshitaka</t>
   </si>
   <si>
     <t>Nakajima</t>
   </si>
   <si>
     <t>中島　由高</t>
   </si>
   <si>
     <t>8:59:31</t>
   </si>
   <si>
     <t>Fukabori</t>
   </si>
   <si>
     <t>深堀　洋介</t>
   </si>
   <si>
     <t>9:06:50</t>
   </si>
   <si>
+    <t>Katsuya</t>
+  </si>
+  <si>
+    <t>太田　勝也</t>
+  </si>
+  <si>
+    <t>9:07:36</t>
+  </si>
+  <si>
     <t>Masuzawa</t>
   </si>
   <si>
     <t>増澤　真吾</t>
   </si>
   <si>
     <t>8:59:55</t>
   </si>
   <si>
-    <t>Katsuya</t>
-[...7 lines deleted...]
-  <si>
     <t>Takamura</t>
   </si>
   <si>
     <t>高村　諒</t>
   </si>
   <si>
     <t>9:10:04</t>
   </si>
   <si>
     <t xml:space="preserve">Mitsuyoshi </t>
   </si>
   <si>
     <t>Haga</t>
   </si>
   <si>
     <t>9:00:23</t>
   </si>
   <si>
     <t>Abe</t>
   </si>
   <si>
     <t>阿部　洋祐</t>
   </si>
   <si>
     <t>9:02:22</t>
   </si>
   <si>
     <t>Ippei</t>
   </si>
   <si>
     <t>佐藤　逸平</t>
   </si>
   <si>
     <t>9:10:26</t>
   </si>
   <si>
+    <t>Kazuya</t>
+  </si>
+  <si>
+    <t>山本　和也</t>
+  </si>
+  <si>
+    <t>9:11:15</t>
+  </si>
+  <si>
     <t>Ryoma</t>
   </si>
   <si>
     <t>9:03:04</t>
   </si>
   <si>
-    <t>Kazuya</t>
-[...7 lines deleted...]
-  <si>
     <t>Kentaro</t>
   </si>
   <si>
     <t>Kuga</t>
   </si>
   <si>
     <t>久我　剣太郎</t>
   </si>
   <si>
     <t>9:12:10</t>
   </si>
   <si>
     <t>Midori</t>
   </si>
   <si>
     <t>Hoshino</t>
   </si>
   <si>
     <t>星野　緑</t>
   </si>
   <si>
     <t>9:03:58</t>
   </si>
   <si>
     <t xml:space="preserve">Norihiro </t>
   </si>
   <si>
     <t>Sakai</t>
   </si>
   <si>
     <t>9:04:11</t>
   </si>
   <si>
     <t>9:12:51</t>
   </si>
   <si>
+    <t>Junji</t>
+  </si>
+  <si>
+    <t>Watanabe</t>
+  </si>
+  <si>
+    <t>渡辺　淳二</t>
+  </si>
+  <si>
+    <t>9:13:08</t>
+  </si>
+  <si>
     <t>Takahiro</t>
   </si>
   <si>
     <t>Hata</t>
   </si>
   <si>
     <t>畑　卓宏</t>
   </si>
   <si>
     <t>9:04:46</t>
   </si>
   <si>
-    <t>Junji</t>
-[...10 lines deleted...]
-  <si>
     <t>Takaishi</t>
   </si>
   <si>
     <t>高石　淳</t>
   </si>
   <si>
     <t>9:14:03</t>
   </si>
   <si>
     <t>9:05:14</t>
   </si>
   <si>
     <t>Fuda</t>
   </si>
   <si>
     <t>9:05:20</t>
   </si>
   <si>
     <t>Shuji</t>
   </si>
   <si>
     <t>高橋　秀次</t>
   </si>
   <si>
     <t>9:14:19</t>
@@ -1937,572 +1937,572 @@
   <si>
     <t>Cheng</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>9:24:56</t>
   </si>
   <si>
     <t>Hiroshi</t>
   </si>
   <si>
     <t>Homma</t>
   </si>
   <si>
     <t>本間　弘</t>
   </si>
   <si>
     <t>9:13:11</t>
   </si>
   <si>
     <t>9:25:20</t>
   </si>
   <si>
+    <t>Junichi</t>
+  </si>
+  <si>
+    <t>Otsuka</t>
+  </si>
+  <si>
+    <t>大塚　順一</t>
+  </si>
+  <si>
+    <t>9:25:50</t>
+  </si>
+  <si>
     <t>9:13:31</t>
   </si>
   <si>
-    <t>Junichi</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Shinya </t>
   </si>
   <si>
     <t>Makino</t>
   </si>
   <si>
     <t>9:14:02</t>
   </si>
   <si>
     <t>Makoto</t>
   </si>
   <si>
     <t>Kurashina</t>
   </si>
   <si>
     <t>蔵品　誠</t>
   </si>
   <si>
     <t>9:26:03</t>
   </si>
   <si>
+    <t>Tomoya</t>
+  </si>
+  <si>
+    <t>Terada</t>
+  </si>
+  <si>
+    <t>寺田　智哉</t>
+  </si>
+  <si>
+    <t>9:26:10</t>
+  </si>
+  <si>
     <t xml:space="preserve">Masakazuuu </t>
   </si>
   <si>
     <t>Ohthuki</t>
   </si>
   <si>
     <t>9:14:52</t>
   </si>
   <si>
-    <t>Tomoya</t>
-[...8 lines deleted...]
-    <t>9:26:10</t>
+    <t>Keiichi</t>
+  </si>
+  <si>
+    <t>Enome</t>
+  </si>
+  <si>
+    <t>鰀目　慶一</t>
+  </si>
+  <si>
+    <t>9:26:21</t>
   </si>
   <si>
     <t xml:space="preserve">Kouki </t>
   </si>
   <si>
     <t>Sugiyama</t>
   </si>
   <si>
     <t>9:15:33</t>
   </si>
   <si>
-    <t>Keiichi</t>
-[...10 lines deleted...]
-  <si>
     <t>9:16:51</t>
   </si>
   <si>
     <t>Yoshino</t>
   </si>
   <si>
     <t>吉野　博</t>
   </si>
   <si>
     <t>9:26:33</t>
   </si>
   <si>
+    <t>Kazuki</t>
+  </si>
+  <si>
+    <t>Nakano</t>
+  </si>
+  <si>
+    <t>中野　一樹</t>
+  </si>
+  <si>
+    <t>9:26:45</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kazuhide </t>
   </si>
   <si>
     <t>Kato</t>
   </si>
   <si>
     <t>9:17:31</t>
   </si>
   <si>
-    <t>Kazuki</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Takumi </t>
   </si>
   <si>
     <t>UESAKA</t>
   </si>
   <si>
     <t>9:18:08</t>
   </si>
   <si>
     <t>Akiko</t>
   </si>
   <si>
     <t>Ikeuchi</t>
   </si>
   <si>
     <t>池内　明子</t>
   </si>
   <si>
     <t>9:27:20</t>
   </si>
   <si>
     <t>Sho</t>
   </si>
   <si>
     <t>Kosugi</t>
   </si>
   <si>
     <t>小杉　翔</t>
   </si>
   <si>
     <t>9:18:23</t>
   </si>
   <si>
     <t>9:29:01</t>
   </si>
   <si>
+    <t>Toyama</t>
+  </si>
+  <si>
+    <t>外山　達也</t>
+  </si>
+  <si>
+    <t>9:18:36</t>
+  </si>
+  <si>
     <t>Shoichi</t>
   </si>
   <si>
     <t>山本　章一</t>
   </si>
   <si>
     <t>9:29:13</t>
   </si>
   <si>
-    <t>Toyama</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Yoshiaki </t>
   </si>
   <si>
     <t>Yoshioka</t>
   </si>
   <si>
     <t>9:19:23</t>
   </si>
   <si>
     <t>Tanida</t>
   </si>
   <si>
     <t>谷田　茂</t>
   </si>
   <si>
     <t>9:29:21</t>
   </si>
   <si>
+    <t>Katsuaki</t>
+  </si>
+  <si>
+    <t>大久保　勝明</t>
+  </si>
+  <si>
+    <t>9:29:32</t>
+  </si>
+  <si>
     <t>9:19:36</t>
   </si>
   <si>
-    <t>Katsuaki</t>
-[...5 lines deleted...]
-    <t>9:29:32</t>
+    <t>9:19:54</t>
   </si>
   <si>
     <t>Yoshiaki</t>
   </si>
   <si>
     <t>Nakayama</t>
   </si>
   <si>
     <t>中山　佳明</t>
   </si>
   <si>
     <t>9:29:34</t>
   </si>
   <si>
-    <t>9:19:54</t>
+    <t>Yuki</t>
+  </si>
+  <si>
+    <t>Yoshikawa</t>
+  </si>
+  <si>
+    <t>吉川　友樹</t>
+  </si>
+  <si>
+    <t>9:20:52</t>
   </si>
   <si>
     <t>Masumi</t>
   </si>
   <si>
     <t>Takazawa</t>
   </si>
   <si>
     <t>高澤　真澄</t>
   </si>
   <si>
     <t>9:30:43</t>
   </si>
   <si>
-    <t>Yuki</t>
-[...8 lines deleted...]
-    <t>9:20:52</t>
+    <t>Hasegawa</t>
+  </si>
+  <si>
+    <t>長谷川　隆</t>
+  </si>
+  <si>
+    <t>9:21:16</t>
   </si>
   <si>
     <t>9:31:24</t>
   </si>
   <si>
-    <t>Hasegawa</t>
-[...5 lines deleted...]
-    <t>9:21:16</t>
+    <t>Torii</t>
+  </si>
+  <si>
+    <t>9:21:31</t>
   </si>
   <si>
     <t>9:32:04</t>
   </si>
   <si>
-    <t>Torii</t>
-[...2 lines deleted...]
-    <t>9:21:31</t>
+    <t>吉田　辰弥</t>
+  </si>
+  <si>
+    <t>9:22:09</t>
   </si>
   <si>
     <t>Ikeda</t>
   </si>
   <si>
     <t>池田　秀次</t>
   </si>
   <si>
     <t>9:33:10</t>
   </si>
   <si>
-    <t>吉田　辰弥</t>
-[...2 lines deleted...]
-    <t>9:22:09</t>
+    <t>Masatomo</t>
+  </si>
+  <si>
+    <t>高橋　正知</t>
+  </si>
+  <si>
+    <t>9:22:21</t>
   </si>
   <si>
     <t>Nakamura</t>
   </si>
   <si>
     <t>中村　賢次</t>
   </si>
   <si>
     <t>9:33:26</t>
   </si>
   <si>
-    <t>Masatomo</t>
-[...5 lines deleted...]
-    <t>9:22:21</t>
+    <t xml:space="preserve">Naomasa </t>
+  </si>
+  <si>
+    <t>9:23:19</t>
   </si>
   <si>
     <t>Michiko</t>
   </si>
   <si>
     <t>Uchiyama</t>
   </si>
   <si>
     <t>内山　みちこ</t>
   </si>
   <si>
     <t>9:34:34</t>
   </si>
   <si>
-    <t xml:space="preserve">Naomasa </t>
-[...2 lines deleted...]
-    <t>9:23:19</t>
+    <t>Hasuda</t>
+  </si>
+  <si>
+    <t>9:24:35</t>
   </si>
   <si>
     <t>Fumio</t>
   </si>
   <si>
     <t>阿部　史生</t>
   </si>
   <si>
     <t>9:36:11</t>
   </si>
   <si>
-    <t>Hasuda</t>
-[...2 lines deleted...]
-    <t>9:24:35</t>
+    <t>Unno</t>
+  </si>
+  <si>
+    <t>9:25:02</t>
   </si>
   <si>
     <t>Masamori</t>
   </si>
   <si>
     <t>Oba</t>
   </si>
   <si>
     <t>大庭　正守</t>
   </si>
   <si>
     <t>9:36:30</t>
   </si>
   <si>
-    <t>Unno</t>
-[...2 lines deleted...]
-    <t>9:25:02</t>
+    <t>Atsushi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kokubo</t>
+  </si>
+  <si>
+    <t>9:25:25</t>
   </si>
   <si>
     <t>Egawa</t>
   </si>
   <si>
     <t>江川　孝宏</t>
   </si>
   <si>
     <t>9:38:43</t>
   </si>
   <si>
-    <t>Atsushi</t>
-[...7 lines deleted...]
-  <si>
     <t>Carole</t>
   </si>
   <si>
     <t>Fuchs</t>
   </si>
   <si>
     <t>9:25:46</t>
   </si>
   <si>
     <t>9:38:56</t>
   </si>
   <si>
+    <t>Kensuke</t>
+  </si>
+  <si>
+    <t>鈴木　憲介</t>
+  </si>
+  <si>
+    <t>9:40:09</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tomoya </t>
   </si>
   <si>
     <t>9:26:00</t>
   </si>
   <si>
-    <t>Kensuke</t>
-[...5 lines deleted...]
-    <t>9:40:09</t>
+    <t>Sayuri</t>
+  </si>
+  <si>
+    <t>Orito</t>
+  </si>
+  <si>
+    <t>9:26:22</t>
   </si>
   <si>
     <t>9:40:10</t>
   </si>
   <si>
-    <t>Sayuri</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Yoshinori </t>
   </si>
   <si>
     <t>Matsubara</t>
   </si>
   <si>
     <t>9:26:44</t>
   </si>
   <si>
     <t>鈴木　歩</t>
   </si>
   <si>
     <t>9:40:32</t>
   </si>
   <si>
+    <t>Kazutomo</t>
+  </si>
+  <si>
+    <t>山本　一智</t>
+  </si>
+  <si>
+    <t>9:40:35</t>
+  </si>
+  <si>
     <t>9:27:42</t>
   </si>
   <si>
-    <t>Kazutomo</t>
-[...5 lines deleted...]
-    <t>9:40:35</t>
+    <t xml:space="preserve">Tomoki </t>
+  </si>
+  <si>
+    <t>Okada</t>
+  </si>
+  <si>
+    <t>9:28:25</t>
   </si>
   <si>
     <t>9:41:04</t>
   </si>
   <si>
-    <t xml:space="preserve">Tomoki </t>
-[...7 lines deleted...]
-  <si>
     <t>9:28:32</t>
   </si>
   <si>
     <t>Shimoyama</t>
   </si>
   <si>
     <t>下山　勇貴</t>
   </si>
   <si>
     <t>9:41:17</t>
   </si>
   <si>
+    <t>Kakino</t>
+  </si>
+  <si>
+    <t>柿野　誠</t>
+  </si>
+  <si>
+    <t>9:41:30</t>
+  </si>
+  <si>
     <t>平賀　義隆</t>
   </si>
   <si>
     <t>9:28:44</t>
   </si>
   <si>
-    <t>Kakino</t>
-[...5 lines deleted...]
-    <t>9:41:30</t>
+    <t xml:space="preserve">Tomonari </t>
+  </si>
+  <si>
+    <t>HIROKAWA</t>
+  </si>
+  <si>
+    <t>9:29:47</t>
   </si>
   <si>
     <t>Kitami</t>
   </si>
   <si>
     <t>北見　淳</t>
   </si>
   <si>
     <t>9:41:53</t>
   </si>
   <si>
-    <t xml:space="preserve">Tomonari </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Satoru </t>
   </si>
   <si>
     <t>Soga</t>
   </si>
   <si>
     <t>9:30:27</t>
   </si>
   <si>
     <t>Yohei</t>
   </si>
   <si>
     <t>Furusawa</t>
   </si>
   <si>
     <t>古澤　洋平</t>
   </si>
   <si>
     <t>9:42:09</t>
   </si>
   <si>
+    <t>9:42:13</t>
+  </si>
+  <si>
     <t xml:space="preserve">Takuyoshi </t>
   </si>
   <si>
     <t>NAKAYAMA</t>
   </si>
   <si>
     <t>9:30:32</t>
   </si>
   <si>
-    <t>9:42:13</t>
+    <t xml:space="preserve">Hiroaki </t>
+  </si>
+  <si>
+    <t>9:30:40</t>
   </si>
   <si>
     <t>9:43:04</t>
   </si>
   <si>
-    <t xml:space="preserve">Hiroaki </t>
-[...4 lines deleted...]
-  <si>
     <t>Sakuragi</t>
   </si>
   <si>
     <t>櫻木　喬規</t>
   </si>
   <si>
     <t>9:32:35</t>
   </si>
   <si>
     <t>Mai</t>
   </si>
   <si>
     <t>Itohara</t>
   </si>
   <si>
     <t>9:43:05</t>
   </si>
   <si>
     <t>Yoko</t>
   </si>
   <si>
     <t>Koizumi</t>
   </si>
   <si>
     <t>小泉　陽子</t>
@@ -2555,470 +2555,470 @@
   <si>
     <t>9:46:05</t>
   </si>
   <si>
     <t xml:space="preserve">Tsuyoshi </t>
   </si>
   <si>
     <t>OGIHARA</t>
   </si>
   <si>
     <t>9:34:06</t>
   </si>
   <si>
     <t xml:space="preserve">Ryohei </t>
   </si>
   <si>
     <t>Sekino</t>
   </si>
   <si>
     <t>9:34:10</t>
   </si>
   <si>
     <t>9:46:13</t>
   </si>
   <si>
+    <t>Yokota</t>
+  </si>
+  <si>
+    <t>横田　貴大</t>
+  </si>
+  <si>
+    <t>9:46:30</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hajlme </t>
   </si>
   <si>
     <t>Ishii</t>
   </si>
   <si>
     <t>9:34:29</t>
   </si>
   <si>
-    <t>Yokota</t>
-[...7 lines deleted...]
-  <si>
     <t>山本　光</t>
   </si>
   <si>
     <t>9:46:53</t>
   </si>
   <si>
     <t>Araya</t>
   </si>
   <si>
     <t>荒屋　大樹</t>
   </si>
   <si>
     <t>9:35:00</t>
   </si>
   <si>
     <t xml:space="preserve">Hiroyuki </t>
   </si>
   <si>
     <t>Tashiro</t>
   </si>
   <si>
     <t>9:35:53</t>
   </si>
   <si>
     <t>Atora</t>
   </si>
   <si>
     <t>Amano</t>
   </si>
   <si>
     <t>天野　亜寅</t>
   </si>
   <si>
     <t>9:47:24</t>
   </si>
   <si>
+    <t>Keiichiro</t>
+  </si>
+  <si>
+    <t>横田　圭一郎</t>
+  </si>
+  <si>
+    <t>9:47:48</t>
+  </si>
+  <si>
     <t xml:space="preserve">Masahiko </t>
   </si>
   <si>
-    <t>Keiichiro</t>
-[...7 lines deleted...]
-  <si>
     <t>Kyohei</t>
   </si>
   <si>
     <t>Nakai</t>
   </si>
   <si>
     <t>中居　恭平</t>
   </si>
   <si>
     <t>9:47:59</t>
   </si>
   <si>
     <t xml:space="preserve">Tomoyasu </t>
   </si>
   <si>
     <t>SHIZUYA</t>
   </si>
   <si>
     <t>9:36:23</t>
   </si>
   <si>
     <t>9:37:23</t>
   </si>
   <si>
     <t>Tomohisa</t>
   </si>
   <si>
     <t>高野　智久</t>
   </si>
   <si>
     <t>9:48:14</t>
   </si>
   <si>
+    <t>Takefumi</t>
+  </si>
+  <si>
+    <t>Komatsu</t>
+  </si>
+  <si>
+    <t>小松　岳史</t>
+  </si>
+  <si>
+    <t>9:49:21</t>
+  </si>
+  <si>
     <t xml:space="preserve">Hiroshi </t>
   </si>
   <si>
     <t>9:37:29</t>
   </si>
   <si>
-    <t>Takefumi</t>
-[...8 lines deleted...]
-    <t>9:49:21</t>
+    <t>9:37:44</t>
   </si>
   <si>
     <t>Masato</t>
   </si>
   <si>
     <t>Takagi</t>
   </si>
   <si>
     <t>高木　真人</t>
   </si>
   <si>
     <t>9:49:26</t>
   </si>
   <si>
-    <t>9:37:44</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Toshiyuki </t>
   </si>
   <si>
     <t>AZEYANAGI</t>
   </si>
   <si>
     <t>9:37:56</t>
   </si>
   <si>
     <t>Shinkichi</t>
   </si>
   <si>
     <t>福島　慎吉</t>
   </si>
   <si>
     <t>9:49:33</t>
   </si>
   <si>
+    <t>Namba</t>
+  </si>
+  <si>
+    <t>難波　隆宏</t>
+  </si>
+  <si>
+    <t>9:49:58</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ayanari </t>
   </si>
   <si>
     <t>9:38:15</t>
   </si>
   <si>
-    <t>Namba</t>
-[...5 lines deleted...]
-    <t>9:49:58</t>
+    <t xml:space="preserve">Yoshiyuki </t>
+  </si>
+  <si>
+    <t>Tsubaki</t>
+  </si>
+  <si>
+    <t>9:38:21</t>
   </si>
   <si>
     <t>Keita</t>
   </si>
   <si>
     <t>Shishido</t>
   </si>
   <si>
     <t>宍戸　慶太</t>
   </si>
   <si>
     <t>9:50:16</t>
   </si>
   <si>
-    <t xml:space="preserve">Yoshiyuki </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Koji </t>
   </si>
   <si>
     <t>9:39:29</t>
   </si>
   <si>
     <t>9:50:59</t>
   </si>
   <si>
+    <t>9:51:13</t>
+  </si>
+  <si>
     <t>9:39:37</t>
   </si>
   <si>
-    <t>9:51:13</t>
+    <t xml:space="preserve">Taro </t>
+  </si>
+  <si>
+    <t>OKAMURA</t>
+  </si>
+  <si>
+    <t>9:39:55</t>
   </si>
   <si>
     <t>9:51:56</t>
   </si>
   <si>
-    <t xml:space="preserve">Taro </t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Eisuke </t>
   </si>
   <si>
     <t>Horie</t>
   </si>
   <si>
     <t>9:40:58</t>
   </si>
   <si>
     <t>9:52:10</t>
   </si>
   <si>
+    <t>Michiaki</t>
+  </si>
+  <si>
+    <t>Ushiro</t>
+  </si>
+  <si>
+    <t>宇城　総亮</t>
+  </si>
+  <si>
+    <t>9:52:47</t>
+  </si>
+  <si>
     <t xml:space="preserve">Natsuhito </t>
   </si>
   <si>
     <t>9:41:12</t>
   </si>
   <si>
-    <t>Michiaki</t>
-[...8 lines deleted...]
-    <t>9:52:47</t>
+    <t xml:space="preserve">Ko </t>
+  </si>
+  <si>
+    <t>Konuma</t>
   </si>
   <si>
     <t>9:53:55</t>
   </si>
   <si>
-    <t xml:space="preserve">Ko </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Makoto </t>
   </si>
   <si>
     <t>Ishikawa</t>
   </si>
   <si>
     <t>9:41:25</t>
   </si>
   <si>
     <t>9:54:06</t>
   </si>
   <si>
+    <t>Takuma</t>
+  </si>
+  <si>
+    <t>Ogura</t>
+  </si>
+  <si>
+    <t>小椋　拓眞</t>
+  </si>
+  <si>
+    <t>9:54:08</t>
+  </si>
+  <si>
     <t>Tomokazu</t>
   </si>
   <si>
     <t>NARUSE</t>
   </si>
   <si>
     <t>9:41:41</t>
   </si>
   <si>
-    <t>Takuma</t>
-[...10 lines deleted...]
-  <si>
     <t>9:54:18</t>
   </si>
   <si>
     <t>Benoit</t>
   </si>
   <si>
     <t>Laval</t>
   </si>
   <si>
     <t>9:43:38</t>
   </si>
   <si>
+    <t>Tetsuro</t>
+  </si>
+  <si>
+    <t>UEDA</t>
+  </si>
+  <si>
+    <t>9:43:42</t>
+  </si>
+  <si>
     <t>Norihisa</t>
   </si>
   <si>
     <t>加藤　範久</t>
   </si>
   <si>
     <t>9:54:24</t>
   </si>
   <si>
-    <t>Tetsuro</t>
-[...5 lines deleted...]
-    <t>9:43:42</t>
+    <t>Daisuke</t>
+  </si>
+  <si>
+    <t>小林　大輔</t>
+  </si>
+  <si>
+    <t>9:55:28</t>
   </si>
   <si>
     <t>9:43:52</t>
   </si>
   <si>
-    <t>Daisuke</t>
-[...7 lines deleted...]
-  <si>
     <t>Yukihiro</t>
   </si>
   <si>
     <t>吉田　幸廣</t>
   </si>
   <si>
     <t>9:55:35</t>
   </si>
   <si>
     <t>Chikazawa</t>
   </si>
   <si>
     <t>9:44:15</t>
   </si>
   <si>
+    <t xml:space="preserve">Keiichi </t>
+  </si>
+  <si>
+    <t>9:44:51</t>
+  </si>
+  <si>
     <t>Naoyuki</t>
   </si>
   <si>
     <t>Kawakami</t>
   </si>
   <si>
     <t>川上　直之</t>
   </si>
   <si>
     <t>9:55:50</t>
   </si>
   <si>
-    <t xml:space="preserve">Keiichi </t>
-[...2 lines deleted...]
-    <t>9:44:51</t>
+    <t>Yoshinori</t>
+  </si>
+  <si>
+    <t>Miyano</t>
+  </si>
+  <si>
+    <t>宮野　義則</t>
+  </si>
+  <si>
+    <t>9:56:14</t>
   </si>
   <si>
     <t xml:space="preserve">Hiroya </t>
   </si>
   <si>
     <t>Inoue</t>
   </si>
   <si>
     <t>9:44:52</t>
   </si>
   <si>
-    <t>Yoshinori</t>
-[...10 lines deleted...]
-  <si>
     <t>Hara</t>
   </si>
   <si>
     <t>原　光平</t>
   </si>
   <si>
     <t>9:57:02</t>
   </si>
   <si>
     <t>Sakata</t>
   </si>
   <si>
     <t>9:44:56</t>
   </si>
   <si>
+    <t>9:46:12</t>
+  </si>
+  <si>
     <t>Kazuyoshi</t>
   </si>
   <si>
     <t>鈴木　一好</t>
   </si>
   <si>
     <t>9:57:13</t>
   </si>
   <si>
-    <t>9:46:12</t>
+    <t>酒井　隆</t>
+  </si>
+  <si>
+    <t>9:57:17</t>
   </si>
   <si>
     <t xml:space="preserve">Nobuhiro </t>
   </si>
   <si>
     <t>9:46:16</t>
   </si>
   <si>
-    <t>酒井　隆</t>
-[...4 lines deleted...]
-  <si>
     <t>Takumi</t>
   </si>
   <si>
     <t>Kawaguchi</t>
   </si>
   <si>
     <t>川口　卓美</t>
   </si>
   <si>
     <t>9:57:33</t>
   </si>
   <si>
     <t xml:space="preserve">Naoto </t>
   </si>
   <si>
     <t>Matsukawa</t>
   </si>
   <si>
     <t>9:46:17</t>
   </si>
   <si>
     <t xml:space="preserve">Shinichi </t>
   </si>
   <si>
     <t>Yukawa</t>
@@ -3050,491 +3050,491 @@
   <si>
     <t>NAKAJIMA</t>
   </si>
   <si>
     <t>9:46:50</t>
   </si>
   <si>
     <t>Kosuke</t>
   </si>
   <si>
     <t>Nasuno</t>
   </si>
   <si>
     <t>那須野　公輔</t>
   </si>
   <si>
     <t>10:00:11</t>
   </si>
   <si>
     <t xml:space="preserve">Nakagomi </t>
   </si>
   <si>
     <t>9:47:01</t>
   </si>
   <si>
+    <t>Hideo</t>
+  </si>
+  <si>
+    <t>宅間　英夫</t>
+  </si>
+  <si>
+    <t>10:00:56</t>
+  </si>
+  <si>
     <t xml:space="preserve">Keisuke </t>
   </si>
   <si>
     <t>Ichido</t>
   </si>
   <si>
-    <t>Hideo</t>
-[...7 lines deleted...]
-  <si>
     <t>Tomio</t>
   </si>
   <si>
     <t>Ide</t>
   </si>
   <si>
     <t>井出　富雄</t>
   </si>
   <si>
     <t>10:01:25</t>
   </si>
   <si>
     <t xml:space="preserve">Yuta </t>
   </si>
   <si>
     <t>Imamura</t>
   </si>
   <si>
     <t>9:47:07</t>
   </si>
   <si>
     <t>10:01:45</t>
   </si>
   <si>
     <t>9:47:56</t>
   </si>
   <si>
+    <t>Masaki</t>
+  </si>
+  <si>
+    <t>Nagai</t>
+  </si>
+  <si>
+    <t>永井　雅樹</t>
+  </si>
+  <si>
+    <t>10:03:19</t>
+  </si>
+  <si>
     <t>Toshio</t>
   </si>
   <si>
     <t>YANAI</t>
   </si>
   <si>
     <t>9:48:11</t>
   </si>
   <si>
-    <t>Masaki</t>
-[...10 lines deleted...]
-  <si>
     <t>Koike</t>
   </si>
   <si>
     <t>小池　宏明</t>
   </si>
   <si>
     <t>10:03:37</t>
   </si>
   <si>
     <t xml:space="preserve">Keitaro </t>
   </si>
   <si>
     <t>Kurebayashi</t>
   </si>
   <si>
     <t>9:48:19</t>
   </si>
   <si>
     <t>Tatsuro</t>
   </si>
   <si>
     <t>Aoyama</t>
   </si>
   <si>
     <t>青山　達郎</t>
   </si>
   <si>
     <t>10:04:07</t>
   </si>
   <si>
     <t>Ishino</t>
   </si>
   <si>
     <t>石野　剛</t>
   </si>
   <si>
     <t>9:48:53</t>
   </si>
   <si>
+    <t>Yamagishi</t>
+  </si>
+  <si>
+    <t>山岸　宏平</t>
+  </si>
+  <si>
+    <t>10:04:32</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tomoyuki </t>
   </si>
   <si>
     <t>ISHIZAKA</t>
   </si>
   <si>
     <t>9:49:52</t>
   </si>
   <si>
-    <t>Yamagishi</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Takai </t>
   </si>
   <si>
     <t>髙井　裕之</t>
   </si>
   <si>
     <t>10:05:57</t>
   </si>
   <si>
     <t>Takuya</t>
   </si>
   <si>
     <t>Itoga</t>
   </si>
   <si>
     <t>糸賀　卓也</t>
   </si>
   <si>
     <t>9:50:21</t>
   </si>
   <si>
+    <t xml:space="preserve">Yasutaka </t>
+  </si>
+  <si>
+    <t>NISHIDA</t>
+  </si>
+  <si>
+    <t>9:50:27</t>
+  </si>
+  <si>
     <t>10:06:09</t>
   </si>
   <si>
-    <t xml:space="preserve">Yasutaka </t>
-[...5 lines deleted...]
-    <t>9:50:27</t>
+    <t>Fukasawa</t>
+  </si>
+  <si>
+    <t>深澤　学</t>
+  </si>
+  <si>
+    <t>10:06:18</t>
   </si>
   <si>
     <t xml:space="preserve">Kanna </t>
   </si>
   <si>
     <t>9:50:31</t>
   </si>
   <si>
-    <t>Fukasawa</t>
-[...7 lines deleted...]
-  <si>
     <t>原　智美</t>
   </si>
   <si>
     <t>10:06:22</t>
   </si>
   <si>
     <t xml:space="preserve">Junji </t>
   </si>
   <si>
     <t>Chikama</t>
   </si>
   <si>
     <t>9:51:09</t>
   </si>
   <si>
+    <t xml:space="preserve">Takahiro </t>
+  </si>
+  <si>
+    <t>Ishisone</t>
+  </si>
+  <si>
+    <t>9:51:11</t>
+  </si>
+  <si>
     <t>Yoichi</t>
   </si>
   <si>
     <t>志水　洋一</t>
   </si>
   <si>
     <t>10:06:27</t>
   </si>
   <si>
-    <t xml:space="preserve">Takahiro </t>
-[...5 lines deleted...]
-    <t>9:51:11</t>
+    <t>10:07:36</t>
   </si>
   <si>
     <t>Sakagami</t>
   </si>
   <si>
-    <t>10:07:36</t>
-[...1 lines deleted...]
-  <si>
     <t>Shunichi</t>
   </si>
   <si>
     <t>Kamatani</t>
   </si>
   <si>
     <t>蒲谷　俊一</t>
   </si>
   <si>
     <t>10:07:45</t>
   </si>
   <si>
     <t>Takikawa</t>
   </si>
   <si>
     <t>9:51:46</t>
   </si>
   <si>
+    <t xml:space="preserve">Kiyoaki </t>
+  </si>
+  <si>
+    <t>Takashina</t>
+  </si>
+  <si>
+    <t>9:51:50</t>
+  </si>
+  <si>
     <t>Yutaka</t>
   </si>
   <si>
     <t>Sugaya</t>
   </si>
   <si>
     <t>菅谷　豊</t>
   </si>
   <si>
     <t>10:07:49</t>
   </si>
   <si>
-    <t xml:space="preserve">Kiyoaki </t>
-[...5 lines deleted...]
-    <t>9:51:50</t>
+    <t>Yuriko</t>
+  </si>
+  <si>
+    <t>井手　裕里子</t>
+  </si>
+  <si>
+    <t>10:08:24</t>
   </si>
   <si>
     <t>9:52:11</t>
   </si>
   <si>
-    <t>Yuriko</t>
-[...7 lines deleted...]
-  <si>
     <t>中村　幸生</t>
   </si>
   <si>
     <t>10:08:41</t>
   </si>
   <si>
     <t xml:space="preserve">Tetsuro </t>
   </si>
   <si>
     <t>KABATA</t>
   </si>
   <si>
     <t>9:52:42</t>
   </si>
   <si>
+    <t xml:space="preserve">Masato </t>
+  </si>
+  <si>
+    <t>Yokoyama</t>
+  </si>
+  <si>
+    <t>9:52:53</t>
+  </si>
+  <si>
     <t>Toshiharu</t>
   </si>
   <si>
     <t>Tsuruma</t>
   </si>
   <si>
     <t>鶴間　俊春</t>
   </si>
   <si>
     <t>10:08:49</t>
   </si>
   <si>
-    <t xml:space="preserve">Masato </t>
-[...5 lines deleted...]
-    <t>9:52:53</t>
+    <t>10:09:16</t>
   </si>
   <si>
     <t>9:53:57</t>
   </si>
   <si>
-    <t>10:09:16</t>
-[...1 lines deleted...]
-  <si>
     <t>Tsuyoshi</t>
   </si>
   <si>
     <t>Yamauchi</t>
   </si>
   <si>
     <t>山内　剛</t>
   </si>
   <si>
     <t>10:09:27</t>
   </si>
   <si>
     <t>KENICHIRO</t>
   </si>
   <si>
     <t>NAKANISHI</t>
   </si>
   <si>
     <t>9:54:16</t>
   </si>
   <si>
+    <t>Naohito</t>
+  </si>
+  <si>
+    <t>高橋　直人</t>
+  </si>
+  <si>
+    <t>9:54:52</t>
+  </si>
+  <si>
     <t>Isao</t>
   </si>
   <si>
     <t>Nishida</t>
   </si>
   <si>
     <t>西田　功</t>
   </si>
   <si>
     <t>10:10:39</t>
   </si>
   <si>
-    <t>Naohito</t>
-[...5 lines deleted...]
-    <t>9:54:52</t>
+    <t>Miyamoto</t>
+  </si>
+  <si>
+    <t>宮本　浩</t>
+  </si>
+  <si>
+    <t>10:11:30</t>
   </si>
   <si>
     <t>Kumazaki</t>
   </si>
   <si>
     <t>9:55:47</t>
   </si>
   <si>
-    <t>Miyamoto</t>
-[...7 lines deleted...]
-  <si>
     <t>10:12:06</t>
   </si>
   <si>
     <t xml:space="preserve">Yoshiharu </t>
   </si>
   <si>
     <t>9:56:06</t>
   </si>
   <si>
+    <t xml:space="preserve">Yutarou </t>
+  </si>
+  <si>
+    <t>Hachiya</t>
+  </si>
+  <si>
+    <t>9:56:53</t>
+  </si>
+  <si>
     <t>Yoshiya</t>
   </si>
   <si>
     <t>Kurashima</t>
   </si>
   <si>
     <t>倉島　芳也</t>
   </si>
   <si>
     <t>10:12:16</t>
   </si>
   <si>
-    <t xml:space="preserve">Yutarou </t>
-[...5 lines deleted...]
-    <t>9:56:53</t>
+    <t>Norihiro</t>
+  </si>
+  <si>
+    <t>中島　功博</t>
+  </si>
+  <si>
+    <t>10:13:06</t>
   </si>
   <si>
     <t>Shunsuke</t>
   </si>
   <si>
     <t>Kurata</t>
   </si>
   <si>
     <t>倉田　駿介</t>
   </si>
   <si>
     <t>9:57:41</t>
   </si>
   <si>
-    <t>Norihiro</t>
-[...7 lines deleted...]
-  <si>
     <t>10:14:02</t>
   </si>
   <si>
     <t xml:space="preserve">Shoji </t>
   </si>
   <si>
     <t>9:57:49</t>
   </si>
   <si>
     <t>Fujishita</t>
   </si>
   <si>
     <t>藤下　和衡</t>
   </si>
   <si>
+    <t>9:57:58</t>
+  </si>
+  <si>
     <t>10:15:28</t>
   </si>
   <si>
-    <t>9:57:58</t>
+    <t>Takeuchi</t>
+  </si>
+  <si>
+    <t>竹内　勇季</t>
+  </si>
+  <si>
+    <t>10:16:49</t>
   </si>
   <si>
     <t>9:59:15</t>
   </si>
   <si>
-    <t>Takeuchi</t>
-[...7 lines deleted...]
-  <si>
     <t>Goshi</t>
   </si>
   <si>
     <t>Osada</t>
   </si>
   <si>
     <t>長田　豪史</t>
   </si>
   <si>
     <t>10:17:16</t>
   </si>
   <si>
     <t>Takuhisa</t>
   </si>
   <si>
     <t>Shirogane</t>
   </si>
   <si>
     <t>9:59:29</t>
   </si>
   <si>
     <t xml:space="preserve">Takeshi </t>
   </si>
   <si>
     <t>SAWANO</t>
@@ -3572,624 +3572,624 @@
   <si>
     <t>Amane</t>
   </si>
   <si>
     <t>Waseda</t>
   </si>
   <si>
     <t>早稲田　周</t>
   </si>
   <si>
     <t>10:18:39</t>
   </si>
   <si>
     <t>Megumi</t>
   </si>
   <si>
     <t>Tejima</t>
   </si>
   <si>
     <t>手嶋　恵</t>
   </si>
   <si>
     <t>10:00:22</t>
   </si>
   <si>
+    <t>Toshifumi</t>
+  </si>
+  <si>
+    <t>Onuki</t>
+  </si>
+  <si>
+    <t>大貫　敏史</t>
+  </si>
+  <si>
+    <t>10:19:48</t>
+  </si>
+  <si>
     <t xml:space="preserve">Shota </t>
   </si>
   <si>
     <t>Tako</t>
   </si>
   <si>
     <t>10:01:10</t>
   </si>
   <si>
-    <t>Toshifumi</t>
-[...10 lines deleted...]
-  <si>
     <t>10:20:03</t>
   </si>
   <si>
     <t xml:space="preserve">Michihito </t>
   </si>
   <si>
     <t>Morishita</t>
   </si>
   <si>
     <t>10:02:11</t>
   </si>
   <si>
     <t>Akihito</t>
   </si>
   <si>
     <t>Nakamachi</t>
   </si>
   <si>
     <t>中町　昭人</t>
   </si>
   <si>
     <t>10:20:29</t>
   </si>
   <si>
     <t xml:space="preserve">Ryosuke </t>
   </si>
   <si>
     <t>Ichinoe</t>
   </si>
   <si>
     <t>10:03:14</t>
   </si>
   <si>
+    <t>Seki</t>
+  </si>
+  <si>
+    <t>関　裕一</t>
+  </si>
+  <si>
+    <t>10:21:08</t>
+  </si>
+  <si>
     <t xml:space="preserve">Nobu </t>
   </si>
   <si>
     <t>Naruse</t>
   </si>
   <si>
     <t>10:03:49</t>
   </si>
   <si>
-    <t>Seki</t>
-[...7 lines deleted...]
-  <si>
     <t>Yasuda</t>
   </si>
   <si>
     <t>安田　文雄</t>
   </si>
   <si>
     <t>10:21:59</t>
   </si>
   <si>
     <t>10:03:53</t>
   </si>
   <si>
     <t>10:22:08</t>
   </si>
   <si>
     <t xml:space="preserve">Satoshi </t>
   </si>
   <si>
     <t>10:04:03</t>
   </si>
   <si>
+    <t>Ryoji</t>
+  </si>
+  <si>
+    <t>Kobumura</t>
+  </si>
+  <si>
+    <t>窪村　良二</t>
+  </si>
+  <si>
+    <t>10:22:14</t>
+  </si>
+  <si>
     <t>Satoru</t>
   </si>
   <si>
     <t>Asano</t>
   </si>
   <si>
     <t>10:04:49</t>
   </si>
   <si>
-    <t>Ryoji</t>
-[...10 lines deleted...]
-  <si>
     <t>Iwashita</t>
   </si>
   <si>
     <t>岩下　嘉孝</t>
   </si>
   <si>
     <t>10:23:09</t>
   </si>
   <si>
     <t>Sumida</t>
   </si>
   <si>
     <t>10:04:51</t>
   </si>
   <si>
+    <t>10:06:00</t>
+  </si>
+  <si>
     <t>10:23:32</t>
   </si>
   <si>
-    <t>10:06:00</t>
+    <t>Kawana</t>
+  </si>
+  <si>
+    <t>河名　真吾</t>
+  </si>
+  <si>
+    <t>10:23:35</t>
   </si>
   <si>
     <t>10:06:53</t>
   </si>
   <si>
-    <t>Kawana</t>
-[...7 lines deleted...]
-  <si>
     <t>Ken</t>
   </si>
   <si>
     <t>Konagaya</t>
   </si>
   <si>
     <t>小長谷　健</t>
   </si>
   <si>
     <t xml:space="preserve">Masafumi </t>
   </si>
   <si>
     <t>10:07:35</t>
   </si>
   <si>
     <t>田代　孝一</t>
   </si>
   <si>
     <t>10:23:46</t>
   </si>
   <si>
+    <t>Tatsuru</t>
+  </si>
+  <si>
+    <t>中山　立</t>
+  </si>
+  <si>
+    <t>10:24:17</t>
+  </si>
+  <si>
     <t>Kazumi</t>
   </si>
   <si>
     <t>MATSUO</t>
   </si>
   <si>
     <t>10:07:41</t>
   </si>
   <si>
-    <t>Tatsuru</t>
-[...7 lines deleted...]
-  <si>
     <t>Kazushige</t>
   </si>
   <si>
     <t>Kaburagi</t>
   </si>
   <si>
     <t>蕪木　和重</t>
   </si>
   <si>
     <t>10:24:38</t>
   </si>
   <si>
     <t>10:07:50</t>
   </si>
   <si>
+    <t xml:space="preserve">So </t>
+  </si>
+  <si>
+    <t>Murata</t>
+  </si>
+  <si>
+    <t>10:08:11</t>
+  </si>
+  <si>
     <t>10:24:59</t>
   </si>
   <si>
-    <t xml:space="preserve">So </t>
-[...5 lines deleted...]
-    <t>10:08:11</t>
+    <t>10:25:02</t>
   </si>
   <si>
     <t xml:space="preserve">Toshiya </t>
   </si>
   <si>
     <t>Fujisawa</t>
   </si>
   <si>
     <t>藤澤敏也</t>
   </si>
   <si>
     <t>10:08:18</t>
   </si>
   <si>
-    <t>10:25:02</t>
-[...1 lines deleted...]
-  <si>
     <t>Morino</t>
   </si>
   <si>
     <t>守野　哲也</t>
   </si>
   <si>
     <t>10:27:11</t>
   </si>
   <si>
     <t xml:space="preserve">Naoki </t>
   </si>
   <si>
     <t>Koyama</t>
   </si>
   <si>
     <t>10:08:28</t>
   </si>
   <si>
+    <t xml:space="preserve">Yasumasa </t>
+  </si>
+  <si>
+    <t>Nishitani</t>
+  </si>
+  <si>
+    <t>10:09:55</t>
+  </si>
+  <si>
     <t>Toyohisa</t>
   </si>
   <si>
     <t>Kurokawa</t>
   </si>
   <si>
     <t>黒川　豊久</t>
   </si>
   <si>
     <t>10:27:22</t>
   </si>
   <si>
-    <t xml:space="preserve">Yasumasa </t>
-[...5 lines deleted...]
-    <t>10:09:55</t>
+    <t>Masafumi</t>
+  </si>
+  <si>
+    <t>濱田　将史</t>
+  </si>
+  <si>
+    <t>10:27:37</t>
   </si>
   <si>
     <t>10:09:58</t>
   </si>
   <si>
-    <t>Masafumi</t>
-[...7 lines deleted...]
-  <si>
     <t>10:27:40</t>
   </si>
   <si>
     <t>SUZUKI</t>
   </si>
   <si>
     <t>10:11:25</t>
   </si>
   <si>
+    <t>10:11:52</t>
+  </si>
+  <si>
     <t>池田　謙介</t>
   </si>
   <si>
     <t>10:27:47</t>
   </si>
   <si>
-    <t>10:11:52</t>
+    <t>Toriumi</t>
+  </si>
+  <si>
+    <t>鳥海　政樹</t>
+  </si>
+  <si>
+    <t>10:27:58</t>
   </si>
   <si>
     <t>Yukako</t>
   </si>
   <si>
     <t>Takashima</t>
   </si>
   <si>
     <t>高島　由佳子</t>
   </si>
   <si>
     <t>10:12:42</t>
   </si>
   <si>
-    <t>Toriumi</t>
-[...7 lines deleted...]
-  <si>
     <t>Otomo</t>
   </si>
   <si>
     <t>大友　淳</t>
   </si>
   <si>
     <t>10:28:15</t>
   </si>
   <si>
     <t xml:space="preserve">Yutaka </t>
   </si>
   <si>
     <t>Ookubo</t>
   </si>
   <si>
     <t>10:12:58</t>
   </si>
   <si>
+    <t>SHOJI</t>
+  </si>
+  <si>
+    <t>NAGASHIMA</t>
+  </si>
+  <si>
+    <t>10:13:17</t>
+  </si>
+  <si>
     <t>Nakaya</t>
   </si>
   <si>
     <t>中屋　智宏</t>
   </si>
   <si>
     <t>10:28:20</t>
   </si>
   <si>
-    <t>SHOJI</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Kenichi </t>
   </si>
   <si>
     <t>10:13:44</t>
   </si>
   <si>
     <t>Fukuoka</t>
   </si>
   <si>
     <t>福岡　孝浩</t>
   </si>
   <si>
     <t>10:28:32</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew </t>
   </si>
   <si>
     <t>Statter</t>
   </si>
   <si>
     <t>10:14:13</t>
   </si>
   <si>
     <t>Midorikawa</t>
   </si>
   <si>
     <t>緑川　知也</t>
   </si>
   <si>
     <t>10:28:34</t>
   </si>
   <si>
+    <t>10:15:00</t>
+  </si>
+  <si>
     <t>Satoshi</t>
   </si>
   <si>
     <t>中野　聡</t>
   </si>
   <si>
     <t>10:28:57</t>
   </si>
   <si>
-    <t>10:15:00</t>
+    <t>Shigenobu</t>
+  </si>
+  <si>
+    <t>内藤　滋信</t>
+  </si>
+  <si>
+    <t>10:29:23</t>
   </si>
   <si>
     <t xml:space="preserve">Mikae </t>
   </si>
   <si>
     <t>Nishiuchi</t>
   </si>
   <si>
     <t>10:15:10</t>
   </si>
   <si>
-    <t>Shigenobu</t>
-[...5 lines deleted...]
-    <t>10:29:23</t>
+    <t>Kawada</t>
+  </si>
+  <si>
+    <t>川田　雅之</t>
+  </si>
+  <si>
+    <t>10:29:34</t>
   </si>
   <si>
     <t xml:space="preserve">Shuji </t>
   </si>
   <si>
     <t>Shimosaka</t>
   </si>
   <si>
     <t>10:16:26</t>
   </si>
   <si>
-    <t>Kawada</t>
-[...5 lines deleted...]
-    <t>10:29:34</t>
+    <t>Harada</t>
+  </si>
+  <si>
+    <t>原田　行弘</t>
+  </si>
+  <si>
+    <t>10:29:39</t>
   </si>
   <si>
     <t>10:16:45</t>
   </si>
   <si>
-    <t>Harada</t>
-[...5 lines deleted...]
-    <t>10:29:39</t>
+    <t>Hirotaka</t>
+  </si>
+  <si>
+    <t>Inaoka</t>
+  </si>
+  <si>
+    <t>稲岡　宏隆</t>
+  </si>
+  <si>
+    <t>10:29:44</t>
   </si>
   <si>
     <t xml:space="preserve">Ayuka </t>
   </si>
   <si>
     <t>10:16:51</t>
   </si>
   <si>
-    <t>Hirotaka</t>
-[...8 lines deleted...]
-    <t>10:29:44</t>
+    <t>Yasushi</t>
+  </si>
+  <si>
+    <t>Ookawa</t>
+  </si>
+  <si>
+    <t>大川　康</t>
+  </si>
+  <si>
+    <t>10:30:06</t>
   </si>
   <si>
     <t xml:space="preserve">Yuhei </t>
   </si>
   <si>
     <t>Umeshita</t>
   </si>
   <si>
     <t>10:18:16</t>
   </si>
   <si>
-    <t>Yasushi</t>
-[...8 lines deleted...]
-    <t>10:30:06</t>
+    <t>Kumi</t>
+  </si>
+  <si>
+    <t>Shinomiya</t>
+  </si>
+  <si>
+    <t>四宮　久美</t>
+  </si>
+  <si>
+    <t>10:30:26</t>
   </si>
   <si>
     <t>10:18:42</t>
   </si>
   <si>
-    <t>Kumi</t>
-[...8 lines deleted...]
-    <t>10:30:26</t>
+    <t>10:30:46</t>
   </si>
   <si>
     <t>Kume</t>
   </si>
   <si>
     <t>10:18:50</t>
   </si>
   <si>
-    <t>10:30:46</t>
-[...1 lines deleted...]
-  <si>
     <t>Hokuto</t>
   </si>
   <si>
     <t>佐藤　北斗</t>
   </si>
   <si>
     <t>10:31:10</t>
   </si>
   <si>
     <t xml:space="preserve">Ohtomo </t>
   </si>
   <si>
     <t>Rui</t>
   </si>
   <si>
     <t>10:18:53</t>
   </si>
   <si>
+    <t>Sadatsugu</t>
+  </si>
+  <si>
+    <t>辻　貞次</t>
+  </si>
+  <si>
+    <t>10:31:28</t>
+  </si>
+  <si>
     <t xml:space="preserve">Daisuke </t>
   </si>
   <si>
     <t>10:18:57</t>
   </si>
   <si>
-    <t>Sadatsugu</t>
-[...5 lines deleted...]
-    <t>10:31:28</t>
+    <t>Usuki</t>
+  </si>
+  <si>
+    <t>Mana</t>
+  </si>
+  <si>
+    <t>臼杵　真菜</t>
+  </si>
+  <si>
+    <t>10:31:31</t>
   </si>
   <si>
     <t xml:space="preserve">Hiromitsu </t>
   </si>
   <si>
     <t>10:19:00</t>
   </si>
   <si>
-    <t>Usuki</t>
-[...8 lines deleted...]
-    <t>10:31:31</t>
+    <t>Ueki</t>
+  </si>
+  <si>
+    <t>10:19:35</t>
   </si>
   <si>
     <t>Matsuoka</t>
   </si>
   <si>
     <t>松岡　祐仁</t>
   </si>
   <si>
     <t>10:31:45</t>
-  </si>
-[...4 lines deleted...]
-    <t>10:19:35</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Boom</t>
   </si>
   <si>
     <t>10:32:08</t>
   </si>
   <si>
     <t>10:19:42</t>
   </si>
   <si>
     <t xml:space="preserve">Seiichiro </t>
   </si>
   <si>
     <t>Hosoda</t>
   </si>
   <si>
     <t>10:19:44</t>
   </si>
   <si>
     <t>Sadamoto</t>
   </si>
@@ -6433,134 +6433,134 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>106717</v>
+        <v>106705</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E2" s="2">
-        <v>1332</v>
+        <v>1371</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="2">
         <v>1</v>
       </c>
       <c r="J2" s="2">
         <v>1</v>
       </c>
       <c r="K2" s="2">
         <v>150</v>
       </c>
       <c r="L2" s="2">
-        <v>0</v>
+        <v>400</v>
       </c>
       <c r="M2" s="2">
         <v>0</v>
       </c>
       <c r="N2" s="2">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>106705</v>
+        <v>106717</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="2">
-        <v>1371</v>
+        <v>1332</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I3" s="2">
         <v>1</v>
       </c>
       <c r="J3" s="2">
         <v>1</v>
       </c>
       <c r="K3" s="2">
         <v>150</v>
       </c>
       <c r="L3" s="2">
-        <v>400</v>
+        <v>0</v>
       </c>
       <c r="M3" s="2">
         <v>0</v>
       </c>
       <c r="N3" s="2">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" s="2">
         <v>106706</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="2">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="2" t="s">
@@ -6795,210 +6795,210 @@
       </c>
       <c r="L9" s="2">
         <v>300</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>106709</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="2">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="2">
         <v>5</v>
       </c>
       <c r="J10" s="2">
         <v>5</v>
       </c>
       <c r="K10" s="2">
         <v>150</v>
       </c>
       <c r="L10" s="2">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
-        <v>425</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
         <v>106709</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="2">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>52</v>
       </c>
       <c r="I11" s="2">
         <v>5</v>
       </c>
       <c r="J11" s="2">
         <v>5</v>
       </c>
       <c r="K11" s="2">
         <v>150</v>
       </c>
       <c r="L11" s="2">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
-        <v>150</v>
+        <v>425</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>101227</v>
+        <v>112590</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="D12" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E12" s="2">
+        <v>1357</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
       <c r="I12" s="2">
         <v>6</v>
       </c>
       <c r="J12" s="2">
         <v>6</v>
       </c>
       <c r="K12" s="2">
         <v>150</v>
       </c>
       <c r="L12" s="2">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="M12" s="2">
         <v>0</v>
       </c>
       <c r="N12" s="2">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>112590</v>
+        <v>101227</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="2">
-        <v>1357</v>
+        <v>8</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="2">
         <v>6</v>
       </c>
       <c r="J13" s="2">
         <v>6</v>
       </c>
       <c r="K13" s="2">
         <v>150</v>
       </c>
       <c r="L13" s="2">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="M13" s="2">
         <v>0</v>
       </c>
       <c r="N13" s="2">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
         <v>112591</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="2">
         <v>1607</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="2" t="s">
@@ -7047,132 +7047,132 @@
       </c>
       <c r="H15" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I15" s="2">
         <v>7</v>
       </c>
       <c r="J15" s="2">
         <v>7</v>
       </c>
       <c r="K15" s="2">
         <v>150</v>
       </c>
       <c r="L15" s="2">
         <v>240</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
         <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>104907</v>
+        <v>112592</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D16" s="2"/>
+      <c r="D16" s="2" t="s">
+        <v>70</v>
+      </c>
       <c r="E16" s="2">
-        <v>5</v>
+        <v>1344</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I16" s="2">
         <v>8</v>
       </c>
       <c r="J16" s="2">
         <v>8</v>
       </c>
       <c r="K16" s="2">
         <v>150</v>
       </c>
       <c r="L16" s="2">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>112592</v>
+        <v>104907</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D17" s="2" t="s">
         <v>73</v>
       </c>
+      <c r="D17" s="2"/>
       <c r="E17" s="2">
-        <v>1344</v>
+        <v>5</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>8</v>
       </c>
       <c r="K17" s="2">
         <v>150</v>
       </c>
       <c r="L17" s="2">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
         <v>106718</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2">
         <v>1620</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>78</v>
       </c>
@@ -7219,132 +7219,132 @@
       </c>
       <c r="H19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I19" s="2">
         <v>9</v>
       </c>
       <c r="J19" s="2">
         <v>9</v>
       </c>
       <c r="K19" s="2">
         <v>150</v>
       </c>
       <c r="L19" s="2">
         <v>220</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
         <v>370</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>104907</v>
+        <v>106714</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D20" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="E20" s="2">
-        <v>8</v>
+        <v>1519</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>83</v>
       </c>
       <c r="I20" s="2">
         <v>10</v>
       </c>
       <c r="J20" s="2">
         <v>10</v>
       </c>
       <c r="K20" s="2">
         <v>150</v>
       </c>
       <c r="L20" s="2">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
       <c r="N20" s="2">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
-        <v>106714</v>
+        <v>104907</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D21" s="2"/>
       <c r="E21" s="2">
-        <v>1519</v>
+        <v>8</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I21" s="2">
         <v>10</v>
       </c>
       <c r="J21" s="2">
         <v>10</v>
       </c>
       <c r="K21" s="2">
         <v>150</v>
       </c>
       <c r="L21" s="2">
-        <v>210</v>
+        <v>0</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
         <v>106727</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2">
         <v>1319</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="2" t="s">
@@ -7396,51 +7396,51 @@
       </c>
       <c r="I23" s="2">
         <v>11</v>
       </c>
       <c r="J23" s="2">
         <v>11</v>
       </c>
       <c r="K23" s="2">
         <v>150</v>
       </c>
       <c r="L23" s="2">
         <v>200</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
         <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>112594</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2">
         <v>1610</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="I24" s="2">
         <v>12</v>
       </c>
       <c r="J24" s="2">
         <v>12</v>
       </c>
@@ -7481,132 +7481,132 @@
       </c>
       <c r="H25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="I25" s="2">
         <v>12</v>
       </c>
       <c r="J25" s="2">
         <v>12</v>
       </c>
       <c r="K25" s="2">
         <v>150</v>
       </c>
       <c r="L25" s="2">
         <v>190</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
         <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>106207</v>
+        <v>106717</v>
       </c>
       <c r="B26" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="2">
+        <v>1457</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>100</v>
-      </c>
-[...14 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I26" s="2">
         <v>13</v>
       </c>
       <c r="J26" s="2">
         <v>13</v>
       </c>
       <c r="K26" s="2">
         <v>150</v>
       </c>
       <c r="L26" s="2">
-        <v>400</v>
+        <v>180</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
       <c r="N26" s="2">
-        <v>550</v>
+        <v>330</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>106717</v>
+        <v>106207</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>14</v>
+        <v>101</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="D27" s="2"/>
       <c r="E27" s="2">
-        <v>1457</v>
+        <v>1641</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="I27" s="2">
         <v>13</v>
       </c>
       <c r="J27" s="2">
         <v>13</v>
       </c>
       <c r="K27" s="2">
         <v>150</v>
       </c>
       <c r="L27" s="2">
-        <v>180</v>
+        <v>400</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
       <c r="N27" s="2">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
         <v>112595</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2">
         <v>1376</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="2" t="s">
@@ -7835,51 +7835,51 @@
       </c>
       <c r="J33" s="2">
         <v>16</v>
       </c>
       <c r="K33" s="2">
         <v>150</v>
       </c>
       <c r="L33" s="2">
         <v>150</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
         <v>106721</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E34" s="2">
         <v>1353</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>127</v>
       </c>
       <c r="I34" s="2">
         <v>17</v>
       </c>
       <c r="J34" s="2">
         <v>17</v>
       </c>
       <c r="K34" s="2">
         <v>150</v>
       </c>
@@ -8883,51 +8883,51 @@
       </c>
       <c r="J57" s="2">
         <v>1</v>
       </c>
       <c r="K57" s="2">
         <v>150</v>
       </c>
       <c r="L57" s="2">
         <v>400</v>
       </c>
       <c r="M57" s="2">
         <v>0</v>
       </c>
       <c r="N57" s="2">
         <v>550</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
         <v>106733</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E58" s="2">
         <v>1495</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>209</v>
       </c>
       <c r="I58" s="2">
         <v>29</v>
       </c>
       <c r="J58" s="2">
         <v>28</v>
       </c>
       <c r="K58" s="2">
         <v>150</v>
       </c>
@@ -9057,51 +9057,51 @@
       </c>
       <c r="J61" s="2">
         <v>2</v>
       </c>
       <c r="K61" s="2">
         <v>150</v>
       </c>
       <c r="L61" s="2">
         <v>350</v>
       </c>
       <c r="M61" s="2">
         <v>0</v>
       </c>
       <c r="N61" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" s="2">
         <v>112608</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2">
         <v>1184</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>221</v>
       </c>
       <c r="I62" s="2">
         <v>31</v>
       </c>
       <c r="J62" s="2">
         <v>31</v>
       </c>
       <c r="K62" s="2">
         <v>150</v>
       </c>
       <c r="L62" s="2">
         <v>0</v>
@@ -9311,218 +9311,218 @@
       </c>
       <c r="H67" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I67" s="2">
         <v>33</v>
       </c>
       <c r="J67" s="2">
         <v>31</v>
       </c>
       <c r="K67" s="2">
         <v>150</v>
       </c>
       <c r="L67" s="2">
         <v>90</v>
       </c>
       <c r="M67" s="2">
         <v>0</v>
       </c>
       <c r="N67" s="2">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
-        <v>112610</v>
+        <v>106738</v>
       </c>
       <c r="B68" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C68" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="C68" s="2" t="s">
+      <c r="D68" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D68" s="2"/>
       <c r="E68" s="2">
-        <v>1027</v>
+        <v>300</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>243</v>
       </c>
       <c r="I68" s="2">
         <v>34</v>
       </c>
       <c r="J68" s="2">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K68" s="2">
         <v>150</v>
       </c>
       <c r="L68" s="2">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="M68" s="2">
         <v>0</v>
       </c>
       <c r="N68" s="2">
-        <v>150</v>
+        <v>239</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69" s="2">
-        <v>106738</v>
+        <v>112610</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>68</v>
+        <v>244</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="D69" s="2" t="s">
         <v>245</v>
       </c>
+      <c r="D69" s="2"/>
       <c r="E69" s="2">
-        <v>300</v>
+        <v>1027</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>246</v>
       </c>
       <c r="I69" s="2">
         <v>34</v>
       </c>
       <c r="J69" s="2">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K69" s="2">
         <v>150</v>
       </c>
       <c r="L69" s="2">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="M69" s="2">
         <v>0</v>
       </c>
       <c r="N69" s="2">
-        <v>239</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
-        <v>112611</v>
+        <v>106739</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="D70" s="2"/>
+      <c r="D70" s="2" t="s">
+        <v>249</v>
+      </c>
       <c r="E70" s="2">
-        <v>1056</v>
+        <v>1452</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="I70" s="2">
         <v>35</v>
       </c>
       <c r="J70" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K70" s="2">
         <v>150</v>
       </c>
       <c r="L70" s="2">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="M70" s="2">
         <v>0</v>
       </c>
       <c r="N70" s="2">
-        <v>150</v>
+        <v>238</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="2">
-        <v>106739</v>
+        <v>112611</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="D71" s="2" t="s">
         <v>252</v>
       </c>
+      <c r="D71" s="2"/>
       <c r="E71" s="2">
-        <v>1452</v>
+        <v>1056</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>253</v>
       </c>
       <c r="I71" s="2">
         <v>35</v>
       </c>
       <c r="J71" s="2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K71" s="2">
         <v>150</v>
       </c>
       <c r="L71" s="2">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="M71" s="2">
         <v>0</v>
       </c>
       <c r="N71" s="2">
-        <v>238</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
         <v>106909</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>254</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>255</v>
       </c>
       <c r="E72" s="2">
         <v>894</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="2" t="s">
@@ -9571,220 +9571,220 @@
       </c>
       <c r="H73" s="2" t="s">
         <v>257</v>
       </c>
       <c r="I73" s="2">
         <v>36</v>
       </c>
       <c r="J73" s="2">
         <v>34</v>
       </c>
       <c r="K73" s="2">
         <v>150</v>
       </c>
       <c r="L73" s="2">
         <v>87</v>
       </c>
       <c r="M73" s="2">
         <v>0</v>
       </c>
       <c r="N73" s="2">
         <v>237</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
-        <v>106762</v>
+        <v>101226</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>258</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>259</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>260</v>
       </c>
       <c r="E74" s="2">
-        <v>813</v>
+        <v>1436</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>261</v>
       </c>
       <c r="I74" s="2">
         <v>37</v>
       </c>
       <c r="J74" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K74" s="2">
         <v>150</v>
       </c>
       <c r="L74" s="2">
-        <v>0</v>
+        <v>86</v>
       </c>
       <c r="M74" s="2">
         <v>0</v>
       </c>
       <c r="N74" s="2">
-        <v>150</v>
+        <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
-        <v>101226</v>
+        <v>106762</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>262</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E75" s="2">
-        <v>1436</v>
+        <v>813</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>265</v>
       </c>
       <c r="I75" s="2">
         <v>37</v>
       </c>
       <c r="J75" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K75" s="2">
         <v>150</v>
       </c>
       <c r="L75" s="2">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="M75" s="2">
         <v>0</v>
       </c>
       <c r="N75" s="2">
-        <v>236</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
-        <v>112614</v>
+        <v>106741</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>266</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="D76" s="2"/>
+      <c r="D76" s="2" t="s">
+        <v>268</v>
+      </c>
       <c r="E76" s="2">
-        <v>1568</v>
+        <v>1149</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I76" s="2">
         <v>38</v>
       </c>
       <c r="J76" s="2">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K76" s="2">
         <v>150</v>
       </c>
       <c r="L76" s="2">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="M76" s="2">
         <v>0</v>
       </c>
       <c r="N76" s="2">
-        <v>150</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
-        <v>106741</v>
+        <v>112614</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="D77" s="2" t="s">
         <v>271</v>
       </c>
+      <c r="D77" s="2"/>
       <c r="E77" s="2">
-        <v>1149</v>
+        <v>1568</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>272</v>
       </c>
       <c r="I77" s="2">
         <v>38</v>
       </c>
       <c r="J77" s="2">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K77" s="2">
         <v>150</v>
       </c>
       <c r="L77" s="2">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="M77" s="2">
         <v>0</v>
       </c>
       <c r="N77" s="2">
-        <v>235</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
         <v>106814</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>273</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E78" s="2">
         <v>194</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H78" s="2" t="s">
@@ -10005,160 +10005,160 @@
       </c>
       <c r="H83" s="2" t="s">
         <v>290</v>
       </c>
       <c r="I83" s="2">
         <v>41</v>
       </c>
       <c r="J83" s="2">
         <v>3</v>
       </c>
       <c r="K83" s="2">
         <v>150</v>
       </c>
       <c r="L83" s="2">
         <v>325</v>
       </c>
       <c r="M83" s="2">
         <v>0</v>
       </c>
       <c r="N83" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="2">
-        <v>106753</v>
+        <v>106745</v>
       </c>
       <c r="B84" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E84" s="2">
+        <v>303</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H84" s="2" t="s">
         <v>291</v>
-      </c>
-[...16 lines deleted...]
-        <v>294</v>
       </c>
       <c r="I84" s="2">
         <v>42</v>
       </c>
       <c r="J84" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K84" s="2">
         <v>150</v>
       </c>
       <c r="L84" s="2">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="M84" s="2">
         <v>0</v>
       </c>
       <c r="N84" s="2">
-        <v>150</v>
+        <v>232</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="2">
-        <v>106745</v>
+        <v>106753</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>198</v>
+        <v>292</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>199</v>
+        <v>293</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>200</v>
+        <v>294</v>
       </c>
       <c r="E85" s="2">
-        <v>303</v>
+        <v>1179</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>295</v>
       </c>
       <c r="I85" s="2">
         <v>42</v>
       </c>
       <c r="J85" s="2">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K85" s="2">
         <v>150</v>
       </c>
       <c r="L85" s="2">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="M85" s="2">
         <v>0</v>
       </c>
       <c r="N85" s="2">
-        <v>232</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="2">
         <v>106746</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>296</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>297</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>298</v>
       </c>
       <c r="E86" s="2">
         <v>271</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="I86" s="2">
         <v>43</v>
       </c>
       <c r="J86" s="2">
         <v>40</v>
       </c>
       <c r="K86" s="2">
         <v>150</v>
       </c>
       <c r="L86" s="2">
         <v>81</v>
       </c>
       <c r="M86" s="2">
         <v>0</v>
       </c>
       <c r="N86" s="2">
         <v>231</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87" s="2">
         <v>112619</v>
       </c>
       <c r="B87" s="2" t="s">
@@ -10267,134 +10267,134 @@
       </c>
       <c r="H89" s="2" t="s">
         <v>309</v>
       </c>
       <c r="I89" s="2">
         <v>44</v>
       </c>
       <c r="J89" s="2">
         <v>41</v>
       </c>
       <c r="K89" s="2">
         <v>150</v>
       </c>
       <c r="L89" s="2">
         <v>80</v>
       </c>
       <c r="M89" s="2">
         <v>0</v>
       </c>
       <c r="N89" s="2">
         <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="2">
-        <v>106775</v>
+        <v>106748</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>310</v>
       </c>
       <c r="C90" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="D90" s="2" t="s">
         <v>311</v>
       </c>
-      <c r="D90" s="2" t="s">
+      <c r="E90" s="2">
+        <v>1071</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H90" s="2" t="s">
         <v>312</v>
-      </c>
-[...10 lines deleted...]
-        <v>313</v>
       </c>
       <c r="I90" s="2">
         <v>45</v>
       </c>
       <c r="J90" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K90" s="2">
         <v>150</v>
       </c>
       <c r="L90" s="2">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="M90" s="2">
         <v>0</v>
       </c>
       <c r="N90" s="2">
-        <v>150</v>
+        <v>229</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="2">
-        <v>106748</v>
+        <v>106775</v>
       </c>
       <c r="B91" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C91" s="2" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E91" s="2">
-        <v>1071</v>
+        <v>1180</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>316</v>
       </c>
       <c r="I91" s="2">
         <v>45</v>
       </c>
       <c r="J91" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K91" s="2">
         <v>150</v>
       </c>
       <c r="L91" s="2">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="M91" s="2">
         <v>0</v>
       </c>
       <c r="N91" s="2">
-        <v>229</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="2">
         <v>106749</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>317</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>318</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E92" s="2">
         <v>2012</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H92" s="2" t="s">
@@ -10527,132 +10527,132 @@
       </c>
       <c r="H95" s="2" t="s">
         <v>329</v>
       </c>
       <c r="I95" s="2">
         <v>47</v>
       </c>
       <c r="J95" s="2">
         <v>43</v>
       </c>
       <c r="K95" s="2">
         <v>150</v>
       </c>
       <c r="L95" s="2">
         <v>78</v>
       </c>
       <c r="M95" s="2">
         <v>0</v>
       </c>
       <c r="N95" s="2">
         <v>228</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="2">
-        <v>110541</v>
+        <v>106751</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>330</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>331</v>
       </c>
-      <c r="D96" s="2"/>
+      <c r="D96" s="2" t="s">
+        <v>332</v>
+      </c>
       <c r="E96" s="2">
-        <v>35</v>
+        <v>772</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I96" s="2">
         <v>48</v>
       </c>
       <c r="J96" s="2">
-        <v>3</v>
+        <v>44</v>
       </c>
       <c r="K96" s="2">
         <v>150</v>
       </c>
       <c r="L96" s="2">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="M96" s="2">
         <v>0</v>
       </c>
       <c r="N96" s="2">
-        <v>150</v>
+        <v>227</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="2">
-        <v>106751</v>
+        <v>110541</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="D97" s="2" t="s">
         <v>335</v>
       </c>
+      <c r="D97" s="2"/>
       <c r="E97" s="2">
-        <v>772</v>
+        <v>35</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>336</v>
       </c>
       <c r="I97" s="2">
         <v>48</v>
       </c>
       <c r="J97" s="2">
-        <v>44</v>
+        <v>3</v>
       </c>
       <c r="K97" s="2">
         <v>150</v>
       </c>
       <c r="L97" s="2">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
       <c r="N97" s="2">
-        <v>227</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="2">
         <v>106752</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>337</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>338</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>339</v>
       </c>
       <c r="E98" s="2">
         <v>1111</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H98" s="2" t="s">
@@ -10663,138 +10663,138 @@
       </c>
       <c r="J98" s="2">
         <v>45</v>
       </c>
       <c r="K98" s="2">
         <v>150</v>
       </c>
       <c r="L98" s="2">
         <v>76</v>
       </c>
       <c r="M98" s="2">
         <v>0</v>
       </c>
       <c r="N98" s="2">
         <v>226</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="2">
         <v>112624</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>341</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2">
         <v>1252</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>342</v>
       </c>
       <c r="I99" s="2">
         <v>49</v>
       </c>
       <c r="J99" s="2">
         <v>46</v>
       </c>
       <c r="K99" s="2">
         <v>150</v>
       </c>
       <c r="L99" s="2">
         <v>0</v>
       </c>
       <c r="M99" s="2">
         <v>0</v>
       </c>
       <c r="N99" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="2">
         <v>107989</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2">
         <v>1643</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>344</v>
       </c>
       <c r="I100" s="2">
         <v>50</v>
       </c>
       <c r="J100" s="2">
         <v>47</v>
       </c>
       <c r="K100" s="2">
         <v>150</v>
       </c>
       <c r="L100" s="2">
         <v>300</v>
       </c>
       <c r="M100" s="2">
         <v>0</v>
       </c>
       <c r="N100" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="2">
         <v>106753</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E101" s="2">
         <v>1288</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>345</v>
       </c>
       <c r="I101" s="2">
         <v>50</v>
       </c>
       <c r="J101" s="2">
         <v>46</v>
       </c>
       <c r="K101" s="2">
         <v>150</v>
       </c>
       <c r="L101" s="2">
         <v>75</v>
       </c>
@@ -10918,57 +10918,57 @@
       </c>
       <c r="I104" s="2">
         <v>52</v>
       </c>
       <c r="J104" s="2">
         <v>48</v>
       </c>
       <c r="K104" s="2">
         <v>150</v>
       </c>
       <c r="L104" s="2">
         <v>73</v>
       </c>
       <c r="M104" s="2">
         <v>0</v>
       </c>
       <c r="N104" s="2">
         <v>223</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="2">
         <v>106739</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E105" s="2">
         <v>648</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>357</v>
       </c>
       <c r="I105" s="2">
         <v>52</v>
       </c>
       <c r="J105" s="2">
         <v>49</v>
       </c>
       <c r="K105" s="2">
         <v>150</v>
       </c>
       <c r="L105" s="2">
         <v>0</v>
       </c>
@@ -11133,562 +11133,562 @@
       </c>
       <c r="H109" s="2" t="s">
         <v>371</v>
       </c>
       <c r="I109" s="2">
         <v>54</v>
       </c>
       <c r="J109" s="2">
         <v>51</v>
       </c>
       <c r="K109" s="2">
         <v>150</v>
       </c>
       <c r="L109" s="2">
         <v>275</v>
       </c>
       <c r="M109" s="2">
         <v>0</v>
       </c>
       <c r="N109" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="2">
-        <v>106758</v>
+        <v>112628</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>372</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="D110" s="2" t="s">
+      <c r="D110" s="2"/>
+      <c r="E110" s="2">
+        <v>1593</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H110" s="2" t="s">
         <v>374</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
       <c r="I110" s="2">
         <v>55</v>
       </c>
       <c r="J110" s="2">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="K110" s="2">
         <v>150</v>
       </c>
       <c r="L110" s="2">
-        <v>275</v>
+        <v>0</v>
       </c>
       <c r="M110" s="2">
         <v>0</v>
       </c>
       <c r="N110" s="2">
-        <v>425</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111" s="2">
-        <v>112628</v>
+        <v>106758</v>
       </c>
       <c r="B111" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="C111" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="C111" s="2" t="s">
+      <c r="D111" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="D111" s="2"/>
       <c r="E111" s="2">
-        <v>1593</v>
+        <v>32</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>378</v>
       </c>
       <c r="I111" s="2">
         <v>55</v>
       </c>
       <c r="J111" s="2">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="K111" s="2">
         <v>150</v>
       </c>
       <c r="L111" s="2">
-        <v>0</v>
+        <v>275</v>
       </c>
       <c r="M111" s="2">
         <v>0</v>
       </c>
       <c r="N111" s="2">
-        <v>150</v>
+        <v>425</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112" s="2">
-        <v>106759</v>
+        <v>112629</v>
       </c>
       <c r="B112" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C112" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="C112" s="2" t="s">
+      <c r="D112" s="2"/>
+      <c r="E112" s="2">
+        <v>13</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H112" s="2" t="s">
         <v>380</v>
-      </c>
-[...13 lines deleted...]
-        <v>382</v>
       </c>
       <c r="I112" s="2">
         <v>56</v>
       </c>
       <c r="J112" s="2">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K112" s="2">
         <v>150</v>
       </c>
       <c r="L112" s="2">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="M112" s="2">
         <v>0</v>
       </c>
       <c r="N112" s="2">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113" s="2">
-        <v>112629</v>
+        <v>106759</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>44</v>
+        <v>381</v>
       </c>
       <c r="C113" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="D113" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="D113" s="2"/>
       <c r="E113" s="2">
-        <v>13</v>
+        <v>892</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="2" t="s">
         <v>384</v>
       </c>
       <c r="I113" s="2">
         <v>56</v>
       </c>
       <c r="J113" s="2">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="K113" s="2">
         <v>150</v>
       </c>
       <c r="L113" s="2">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="M113" s="2">
         <v>0</v>
       </c>
       <c r="N113" s="2">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114" s="2">
-        <v>106760</v>
+        <v>112630</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C114" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D114" s="2"/>
+      <c r="E114" s="2">
+        <v>822</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H114" s="2" t="s">
         <v>386</v>
-      </c>
-[...13 lines deleted...]
-        <v>388</v>
       </c>
       <c r="I114" s="2">
         <v>57</v>
       </c>
       <c r="J114" s="2">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="K114" s="2">
         <v>150</v>
       </c>
       <c r="L114" s="2">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="M114" s="2">
         <v>0</v>
       </c>
       <c r="N114" s="2">
-        <v>219</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115" s="2">
-        <v>112630</v>
+        <v>106760</v>
       </c>
       <c r="B115" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="D115" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="C115" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D115" s="2"/>
       <c r="E115" s="2">
-        <v>822</v>
+        <v>1184</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H115" s="2" t="s">
         <v>390</v>
       </c>
       <c r="I115" s="2">
         <v>57</v>
       </c>
       <c r="J115" s="2">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="K115" s="2">
         <v>150</v>
       </c>
       <c r="L115" s="2">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="M115" s="2">
         <v>0</v>
       </c>
       <c r="N115" s="2">
-        <v>150</v>
+        <v>219</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116" s="2">
-        <v>106761</v>
+        <v>112631</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>391</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>392</v>
       </c>
-      <c r="D116" s="2" t="s">
+      <c r="D116" s="2"/>
+      <c r="E116" s="2">
+        <v>1615</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H116" s="2" t="s">
         <v>393</v>
-      </c>
-[...10 lines deleted...]
-        <v>394</v>
       </c>
       <c r="I116" s="2">
         <v>58</v>
       </c>
       <c r="J116" s="2">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K116" s="2">
         <v>150</v>
       </c>
       <c r="L116" s="2">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="M116" s="2">
         <v>0</v>
       </c>
       <c r="N116" s="2">
-        <v>218</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117" s="2">
-        <v>112631</v>
+        <v>106761</v>
       </c>
       <c r="B117" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="C117" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="C117" s="2" t="s">
+      <c r="D117" s="2" t="s">
         <v>396</v>
       </c>
-      <c r="D117" s="2"/>
       <c r="E117" s="2">
-        <v>1615</v>
+        <v>1402</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>397</v>
       </c>
       <c r="I117" s="2">
         <v>58</v>
       </c>
       <c r="J117" s="2">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K117" s="2">
         <v>150</v>
       </c>
       <c r="L117" s="2">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="M117" s="2">
         <v>0</v>
       </c>
       <c r="N117" s="2">
-        <v>150</v>
+        <v>218</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118" s="2">
-        <v>106762</v>
+        <v>112632</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>258</v>
+        <v>398</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="D118" s="2"/>
       <c r="E118" s="2">
-        <v>930</v>
+        <v>1038</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="I118" s="2">
         <v>59</v>
       </c>
       <c r="J118" s="2">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K118" s="2">
         <v>150</v>
       </c>
       <c r="L118" s="2">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="M118" s="2">
         <v>0</v>
       </c>
       <c r="N118" s="2">
-        <v>217</v>
+        <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119" s="2">
-        <v>112632</v>
+        <v>106762</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>399</v>
+        <v>262</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D119" s="2"/>
+        <v>263</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>264</v>
+      </c>
       <c r="E119" s="2">
-        <v>1038</v>
+        <v>930</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>401</v>
       </c>
       <c r="I119" s="2">
         <v>59</v>
       </c>
       <c r="J119" s="2">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="K119" s="2">
         <v>150</v>
       </c>
       <c r="L119" s="2">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="M119" s="2">
         <v>0</v>
       </c>
       <c r="N119" s="2">
-        <v>150</v>
+        <v>217</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120" s="2">
-        <v>106763</v>
+        <v>112633</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>175</v>
+        <v>402</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="D120" s="2"/>
       <c r="E120" s="2">
-        <v>1431</v>
+        <v>997</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="I120" s="2">
         <v>60</v>
       </c>
       <c r="J120" s="2">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K120" s="2">
         <v>150</v>
       </c>
       <c r="L120" s="2">
-        <v>66</v>
+        <v>0</v>
       </c>
       <c r="M120" s="2">
         <v>0</v>
       </c>
       <c r="N120" s="2">
-        <v>216</v>
+        <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" s="2">
-        <v>112633</v>
+        <v>106763</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>403</v>
+        <v>175</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="D121" s="2"/>
+        <v>176</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>177</v>
+      </c>
       <c r="E121" s="2">
-        <v>997</v>
+        <v>1431</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>405</v>
       </c>
       <c r="I121" s="2">
         <v>60</v>
       </c>
       <c r="J121" s="2">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="K121" s="2">
         <v>150</v>
       </c>
       <c r="L121" s="2">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="M121" s="2">
         <v>0</v>
       </c>
       <c r="N121" s="2">
-        <v>150</v>
+        <v>216</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122" s="2">
         <v>100162</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>406</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>407</v>
       </c>
       <c r="D122" s="2"/>
       <c r="E122" s="2">
         <v>18</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G122" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>409</v>
       </c>
@@ -11997,137 +11997,137 @@
       </c>
       <c r="J129" s="2">
         <v>61</v>
       </c>
       <c r="K129" s="2">
         <v>150</v>
       </c>
       <c r="L129" s="2">
         <v>0</v>
       </c>
       <c r="M129" s="2">
         <v>0</v>
       </c>
       <c r="N129" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" s="2">
         <v>106767</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>433</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D130" s="2" t="s">
         <v>434</v>
       </c>
       <c r="E130" s="2">
         <v>1295</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>435</v>
       </c>
       <c r="I130" s="2">
         <v>65</v>
       </c>
       <c r="J130" s="2">
         <v>59</v>
       </c>
       <c r="K130" s="2">
         <v>150</v>
       </c>
       <c r="L130" s="2">
         <v>62</v>
       </c>
       <c r="M130" s="2">
         <v>0</v>
       </c>
       <c r="N130" s="2">
         <v>212</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131" s="2">
         <v>112638</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>436</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D131" s="2"/>
       <c r="E131" s="2">
         <v>1396</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H131" s="2" t="s">
         <v>437</v>
       </c>
       <c r="I131" s="2">
         <v>65</v>
       </c>
       <c r="J131" s="2">
         <v>62</v>
       </c>
       <c r="K131" s="2">
         <v>150</v>
       </c>
       <c r="L131" s="2">
         <v>0</v>
       </c>
       <c r="M131" s="2">
         <v>0</v>
       </c>
       <c r="N131" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132" s="2">
         <v>112639</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>438</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D132" s="2"/>
       <c r="E132" s="2">
         <v>450</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H132" s="2" t="s">
         <v>439</v>
       </c>
       <c r="I132" s="2">
         <v>66</v>
       </c>
       <c r="J132" s="2">
         <v>63</v>
       </c>
       <c r="K132" s="2">
         <v>150</v>
       </c>
       <c r="L132" s="2">
         <v>0</v>
@@ -12249,222 +12249,222 @@
       </c>
       <c r="H135" s="2" t="s">
         <v>449</v>
       </c>
       <c r="I135" s="2">
         <v>67</v>
       </c>
       <c r="J135" s="2">
         <v>64</v>
       </c>
       <c r="K135" s="2">
         <v>150</v>
       </c>
       <c r="L135" s="2">
         <v>0</v>
       </c>
       <c r="M135" s="2">
         <v>0</v>
       </c>
       <c r="N135" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" s="2">
-        <v>106832</v>
+        <v>106770</v>
       </c>
       <c r="B136" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C136" s="2" t="s">
         <v>450</v>
       </c>
-      <c r="C136" s="2" t="s">
+      <c r="D136" s="2" t="s">
         <v>451</v>
       </c>
-      <c r="D136" s="2" t="s">
+      <c r="E136" s="2">
+        <v>1392</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" s="2" t="s">
         <v>452</v>
-      </c>
-[...10 lines deleted...]
-        <v>453</v>
       </c>
       <c r="I136" s="2">
         <v>68</v>
       </c>
       <c r="J136" s="2">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="K136" s="2">
         <v>150</v>
       </c>
       <c r="L136" s="2">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="M136" s="2">
         <v>0</v>
       </c>
       <c r="N136" s="2">
-        <v>150</v>
+        <v>209</v>
       </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137" s="2">
-        <v>106770</v>
+        <v>106832</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>125</v>
+        <v>453</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>454</v>
       </c>
       <c r="D137" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E137" s="2">
-        <v>1392</v>
+        <v>1261</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>456</v>
       </c>
       <c r="I137" s="2">
         <v>68</v>
       </c>
       <c r="J137" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K137" s="2">
         <v>150</v>
       </c>
       <c r="L137" s="2">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="M137" s="2">
         <v>0</v>
       </c>
       <c r="N137" s="2">
-        <v>209</v>
+        <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:14">
       <c r="A138" s="2">
-        <v>106854</v>
+        <v>106771</v>
       </c>
       <c r="B138" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C138" s="2" t="s">
         <v>457</v>
       </c>
-      <c r="C138" s="2" t="s">
+      <c r="D138" s="2" t="s">
         <v>458</v>
       </c>
-      <c r="D138" s="2" t="s">
+      <c r="E138" s="2">
+        <v>1388</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" s="2" t="s">
         <v>459</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
       <c r="I138" s="2">
         <v>69</v>
       </c>
       <c r="J138" s="2">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="K138" s="2">
         <v>150</v>
       </c>
       <c r="L138" s="2">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="M138" s="2">
         <v>0</v>
       </c>
       <c r="N138" s="2">
-        <v>150</v>
+        <v>208</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" s="2">
-        <v>106771</v>
+        <v>106854</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>155</v>
+        <v>460</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>461</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E139" s="2">
-        <v>1388</v>
+        <v>1039</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H139" s="2" t="s">
         <v>463</v>
       </c>
       <c r="I139" s="2">
         <v>69</v>
       </c>
       <c r="J139" s="2">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K139" s="2">
         <v>150</v>
       </c>
       <c r="L139" s="2">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="M139" s="2">
         <v>0</v>
       </c>
       <c r="N139" s="2">
-        <v>208</v>
+        <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:14">
       <c r="A140" s="2">
         <v>106772</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>464</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>465</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>466</v>
       </c>
       <c r="E140" s="2">
         <v>1369</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H140" s="2" t="s">
@@ -12511,232 +12511,232 @@
       </c>
       <c r="H141" s="2" t="s">
         <v>470</v>
       </c>
       <c r="I141" s="2">
         <v>70</v>
       </c>
       <c r="J141" s="2">
         <v>67</v>
       </c>
       <c r="K141" s="2">
         <v>150</v>
       </c>
       <c r="L141" s="2">
         <v>0</v>
       </c>
       <c r="M141" s="2">
         <v>0</v>
       </c>
       <c r="N141" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142" s="2">
-        <v>112644</v>
+        <v>106773</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>230</v>
+        <v>358</v>
       </c>
       <c r="C142" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E142" s="2">
+        <v>606</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" s="2" t="s">
         <v>471</v>
-      </c>
-[...11 lines deleted...]
-        <v>472</v>
       </c>
       <c r="I142" s="2">
         <v>71</v>
       </c>
       <c r="J142" s="2">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="K142" s="2">
         <v>150</v>
       </c>
       <c r="L142" s="2">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="M142" s="2">
         <v>0</v>
       </c>
       <c r="N142" s="2">
-        <v>150</v>
+        <v>206</v>
       </c>
     </row>
     <row r="143" spans="1:14">
       <c r="A143" s="2">
-        <v>106773</v>
+        <v>112644</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>358</v>
+        <v>230</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>359</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="D143" s="2"/>
       <c r="E143" s="2">
-        <v>606</v>
+        <v>1596</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H143" s="2" t="s">
         <v>473</v>
       </c>
       <c r="I143" s="2">
         <v>71</v>
       </c>
       <c r="J143" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K143" s="2">
         <v>150</v>
       </c>
       <c r="L143" s="2">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="M143" s="2">
         <v>0</v>
       </c>
       <c r="N143" s="2">
-        <v>206</v>
+        <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:14">
       <c r="A144" s="2">
-        <v>112645</v>
+        <v>106774</v>
       </c>
       <c r="B144" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C144" s="2" t="s">
         <v>474</v>
       </c>
-      <c r="C144" s="2" t="s">
+      <c r="D144" s="2" t="s">
         <v>475</v>
       </c>
-      <c r="D144" s="2"/>
       <c r="E144" s="2">
-        <v>1088</v>
+        <v>633</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="2" t="s">
         <v>476</v>
       </c>
       <c r="I144" s="2">
         <v>72</v>
       </c>
       <c r="J144" s="2">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="K144" s="2">
         <v>150</v>
       </c>
       <c r="L144" s="2">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="M144" s="2">
         <v>0</v>
       </c>
       <c r="N144" s="2">
-        <v>150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" s="2">
-        <v>106774</v>
+        <v>112645</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>89</v>
+        <v>477</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="D145" s="2" t="s">
         <v>478</v>
       </c>
+      <c r="D145" s="2"/>
       <c r="E145" s="2">
-        <v>633</v>
+        <v>1088</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G145" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>479</v>
       </c>
       <c r="I145" s="2">
         <v>72</v>
       </c>
       <c r="J145" s="2">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K145" s="2">
         <v>150</v>
       </c>
       <c r="L145" s="2">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="M145" s="2">
         <v>0</v>
       </c>
       <c r="N145" s="2">
-        <v>205</v>
+        <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:14">
       <c r="A146" s="2">
         <v>106775</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="E146" s="2">
         <v>1290</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>480</v>
       </c>
       <c r="I146" s="2">
         <v>73</v>
       </c>
       <c r="J146" s="2">
         <v>67</v>
       </c>
       <c r="K146" s="2">
         <v>150</v>
       </c>
       <c r="L146" s="2">
         <v>54</v>
       </c>
@@ -12859,134 +12859,134 @@
       </c>
       <c r="H149" s="2" t="s">
         <v>491</v>
       </c>
       <c r="I149" s="2">
         <v>74</v>
       </c>
       <c r="J149" s="2">
         <v>68</v>
       </c>
       <c r="K149" s="2">
         <v>150</v>
       </c>
       <c r="L149" s="2">
         <v>53</v>
       </c>
       <c r="M149" s="2">
         <v>0</v>
       </c>
       <c r="N149" s="2">
         <v>203</v>
       </c>
     </row>
     <row r="150" spans="1:14">
       <c r="A150" s="2">
-        <v>106788</v>
+        <v>106777</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>310</v>
+        <v>492</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>492</v>
+        <v>318</v>
       </c>
       <c r="D150" s="2" t="s">
         <v>493</v>
       </c>
       <c r="E150" s="2">
-        <v>653</v>
+        <v>765</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>494</v>
       </c>
       <c r="I150" s="2">
         <v>75</v>
       </c>
       <c r="J150" s="2">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="K150" s="2">
         <v>150</v>
       </c>
       <c r="L150" s="2">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="M150" s="2">
         <v>0</v>
       </c>
       <c r="N150" s="2">
-        <v>150</v>
+        <v>202</v>
       </c>
     </row>
     <row r="151" spans="1:14">
       <c r="A151" s="2">
-        <v>106777</v>
+        <v>106788</v>
       </c>
       <c r="B151" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C151" s="2" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="D151" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E151" s="2">
-        <v>765</v>
+        <v>653</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H151" s="2" t="s">
         <v>497</v>
       </c>
       <c r="I151" s="2">
         <v>75</v>
       </c>
       <c r="J151" s="2">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K151" s="2">
         <v>150</v>
       </c>
       <c r="L151" s="2">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="M151" s="2">
         <v>0</v>
       </c>
       <c r="N151" s="2">
-        <v>202</v>
+        <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:14">
       <c r="A152" s="2">
         <v>106778</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>498</v>
       </c>
       <c r="D152" s="2" t="s">
         <v>499</v>
       </c>
       <c r="E152" s="2">
         <v>1485</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H152" s="2" t="s">
@@ -13083,170 +13083,170 @@
       </c>
       <c r="J154" s="2">
         <v>74</v>
       </c>
       <c r="K154" s="2">
         <v>150</v>
       </c>
       <c r="L154" s="2">
         <v>0</v>
       </c>
       <c r="M154" s="2">
         <v>0</v>
       </c>
       <c r="N154" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:14">
       <c r="A155" s="2">
         <v>106779</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>508</v>
       </c>
       <c r="E155" s="2">
         <v>622</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>509</v>
       </c>
       <c r="I155" s="2">
         <v>77</v>
       </c>
       <c r="J155" s="2">
         <v>71</v>
       </c>
       <c r="K155" s="2">
         <v>150</v>
       </c>
       <c r="L155" s="2">
         <v>50</v>
       </c>
       <c r="M155" s="2">
         <v>0</v>
       </c>
       <c r="N155" s="2">
         <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:14">
       <c r="A156" s="2">
-        <v>109504</v>
+        <v>106780</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>510</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D156" s="2"/>
+      <c r="D156" s="2" t="s">
+        <v>511</v>
+      </c>
       <c r="E156" s="2">
-        <v>1395</v>
+        <v>1198</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G156" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="I156" s="2">
         <v>78</v>
       </c>
       <c r="J156" s="2">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="K156" s="2">
         <v>150</v>
       </c>
       <c r="L156" s="2">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="M156" s="2">
         <v>0</v>
       </c>
       <c r="N156" s="2">
-        <v>150</v>
+        <v>199</v>
       </c>
     </row>
     <row r="157" spans="1:14">
       <c r="A157" s="2">
-        <v>106780</v>
+        <v>109504</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D157" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D157" s="2"/>
       <c r="E157" s="2">
-        <v>1198</v>
+        <v>1395</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G157" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>514</v>
       </c>
       <c r="I157" s="2">
         <v>78</v>
       </c>
       <c r="J157" s="2">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="K157" s="2">
         <v>150</v>
       </c>
       <c r="L157" s="2">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="M157" s="2">
         <v>0</v>
       </c>
       <c r="N157" s="2">
-        <v>199</v>
+        <v>150</v>
       </c>
     </row>
     <row r="158" spans="1:14">
       <c r="A158" s="2">
         <v>106781</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>515</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>516</v>
       </c>
       <c r="D158" s="2" t="s">
         <v>517</v>
       </c>
       <c r="E158" s="2">
         <v>146</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G158" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H158" s="2" t="s">
@@ -13381,186 +13381,186 @@
       </c>
       <c r="H161" s="2" t="s">
         <v>526</v>
       </c>
       <c r="I161" s="2">
         <v>80</v>
       </c>
       <c r="J161" s="2">
         <v>74</v>
       </c>
       <c r="K161" s="2">
         <v>150</v>
       </c>
       <c r="L161" s="2">
         <v>47</v>
       </c>
       <c r="M161" s="2">
         <v>0</v>
       </c>
       <c r="N161" s="2">
         <v>197</v>
       </c>
     </row>
     <row r="162" spans="1:14">
       <c r="A162" s="2">
-        <v>106857</v>
+        <v>106783</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>527</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>528</v>
       </c>
       <c r="D162" s="2" t="s">
         <v>529</v>
       </c>
       <c r="E162" s="2">
-        <v>1140</v>
+        <v>1312</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>530</v>
       </c>
       <c r="I162" s="2">
         <v>81</v>
       </c>
       <c r="J162" s="2">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="K162" s="2">
         <v>150</v>
       </c>
       <c r="L162" s="2">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="M162" s="2">
         <v>0</v>
       </c>
       <c r="N162" s="2">
-        <v>150</v>
+        <v>196</v>
       </c>
     </row>
     <row r="163" spans="1:14">
       <c r="A163" s="2">
-        <v>106783</v>
+        <v>106857</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>531</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>532</v>
       </c>
       <c r="D163" s="2" t="s">
         <v>533</v>
       </c>
       <c r="E163" s="2">
-        <v>1312</v>
+        <v>1140</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H163" s="2" t="s">
         <v>534</v>
       </c>
       <c r="I163" s="2">
         <v>81</v>
       </c>
       <c r="J163" s="2">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K163" s="2">
         <v>150</v>
       </c>
       <c r="L163" s="2">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="M163" s="2">
         <v>0</v>
       </c>
       <c r="N163" s="2">
-        <v>196</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:14">
       <c r="A164" s="2">
         <v>106784</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D164" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E164" s="2">
         <v>123</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H164" s="2" t="s">
         <v>537</v>
       </c>
       <c r="I164" s="2">
         <v>82</v>
       </c>
       <c r="J164" s="2">
         <v>76</v>
       </c>
       <c r="K164" s="2">
         <v>150</v>
       </c>
       <c r="L164" s="2">
         <v>45</v>
       </c>
       <c r="M164" s="2">
         <v>0</v>
       </c>
       <c r="N164" s="2">
         <v>195</v>
       </c>
     </row>
     <row r="165" spans="1:14">
       <c r="A165" s="2">
         <v>106784</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>535</v>
       </c>
       <c r="D165" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E165" s="2">
         <v>129</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>538</v>
       </c>
       <c r="I165" s="2">
         <v>82</v>
       </c>
       <c r="J165" s="2">
         <v>78</v>
       </c>
@@ -13646,54 +13646,54 @@
       </c>
       <c r="I167" s="2">
         <v>83</v>
       </c>
       <c r="J167" s="2">
         <v>77</v>
       </c>
       <c r="K167" s="2">
         <v>150</v>
       </c>
       <c r="L167" s="2">
         <v>44</v>
       </c>
       <c r="M167" s="2">
         <v>0</v>
       </c>
       <c r="N167" s="2">
         <v>194</v>
       </c>
     </row>
     <row r="168" spans="1:14">
       <c r="A168" s="2">
         <v>106786</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D168" s="2" t="s">
         <v>544</v>
       </c>
       <c r="E168" s="2">
         <v>1350</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>545</v>
       </c>
       <c r="I168" s="2">
         <v>84</v>
       </c>
       <c r="J168" s="2">
         <v>78</v>
       </c>
       <c r="K168" s="2">
         <v>150</v>
       </c>
@@ -13820,99 +13820,99 @@
       </c>
       <c r="I171" s="2">
         <v>85</v>
       </c>
       <c r="J171" s="2">
         <v>81</v>
       </c>
       <c r="K171" s="2">
         <v>150</v>
       </c>
       <c r="L171" s="2">
         <v>0</v>
       </c>
       <c r="M171" s="2">
         <v>0</v>
       </c>
       <c r="N171" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:14">
       <c r="A172" s="2">
         <v>112658</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>557</v>
       </c>
       <c r="D172" s="2"/>
       <c r="E172" s="2">
         <v>719</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>558</v>
       </c>
       <c r="I172" s="2">
         <v>86</v>
       </c>
       <c r="J172" s="2">
         <v>82</v>
       </c>
       <c r="K172" s="2">
         <v>150</v>
       </c>
       <c r="L172" s="2">
         <v>0</v>
       </c>
       <c r="M172" s="2">
         <v>0</v>
       </c>
       <c r="N172" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:14">
       <c r="A173" s="2">
         <v>106788</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E173" s="2">
         <v>1590</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G173" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>559</v>
       </c>
       <c r="I173" s="2">
         <v>86</v>
       </c>
       <c r="J173" s="2">
         <v>80</v>
       </c>
       <c r="K173" s="2">
         <v>150</v>
       </c>
       <c r="L173" s="2">
         <v>41</v>
       </c>
@@ -13992,51 +13992,51 @@
       </c>
       <c r="I175" s="2">
         <v>87</v>
       </c>
       <c r="J175" s="2">
         <v>83</v>
       </c>
       <c r="K175" s="2">
         <v>150</v>
       </c>
       <c r="L175" s="2">
         <v>0</v>
       </c>
       <c r="M175" s="2">
         <v>0</v>
       </c>
       <c r="N175" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:14">
       <c r="A176" s="2">
         <v>106790</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>567</v>
       </c>
       <c r="D176" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E176" s="2">
         <v>1531</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>569</v>
       </c>
       <c r="I176" s="2">
         <v>88</v>
       </c>
       <c r="J176" s="2">
         <v>82</v>
       </c>
@@ -14169,51 +14169,51 @@
       </c>
       <c r="J179" s="2">
         <v>83</v>
       </c>
       <c r="K179" s="2">
         <v>150</v>
       </c>
       <c r="L179" s="2">
         <v>38</v>
       </c>
       <c r="M179" s="2">
         <v>0</v>
       </c>
       <c r="N179" s="2">
         <v>188</v>
       </c>
     </row>
     <row r="180" spans="1:14">
       <c r="A180" s="2">
         <v>106792</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>580</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D180" s="2" t="s">
         <v>581</v>
       </c>
       <c r="E180" s="2">
         <v>1320</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H180" s="2" t="s">
         <v>582</v>
       </c>
       <c r="I180" s="2">
         <v>90</v>
       </c>
       <c r="J180" s="2">
         <v>84</v>
       </c>
       <c r="K180" s="2">
         <v>150</v>
       </c>
@@ -14561,51 +14561,51 @@
       </c>
       <c r="J188" s="2">
         <v>88</v>
       </c>
       <c r="K188" s="2">
         <v>150</v>
       </c>
       <c r="L188" s="2">
         <v>33</v>
       </c>
       <c r="M188" s="2">
         <v>0</v>
       </c>
       <c r="N188" s="2">
         <v>183</v>
       </c>
     </row>
     <row r="189" spans="1:14">
       <c r="A189" s="2">
         <v>112666</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>609</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="D189" s="2"/>
       <c r="E189" s="2">
         <v>1355</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G189" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H189" s="2" t="s">
         <v>610</v>
       </c>
       <c r="I189" s="2">
         <v>94</v>
       </c>
       <c r="J189" s="2">
         <v>90</v>
       </c>
       <c r="K189" s="2">
         <v>150</v>
       </c>
       <c r="L189" s="2">
         <v>0</v>
@@ -15029,134 +15029,134 @@
       </c>
       <c r="H199" s="2" t="s">
         <v>640</v>
       </c>
       <c r="I199" s="2">
         <v>99</v>
       </c>
       <c r="J199" s="2">
         <v>93</v>
       </c>
       <c r="K199" s="2">
         <v>150</v>
       </c>
       <c r="L199" s="2">
         <v>28</v>
       </c>
       <c r="M199" s="2">
         <v>0</v>
       </c>
       <c r="N199" s="2">
         <v>178</v>
       </c>
     </row>
     <row r="200" spans="1:14">
       <c r="A200" s="2">
-        <v>106770</v>
+        <v>106802</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>125</v>
+        <v>641</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>454</v>
+        <v>642</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>455</v>
+        <v>643</v>
       </c>
       <c r="E200" s="2">
-        <v>1267</v>
+        <v>851</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G200" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H200" s="2" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="I200" s="2">
         <v>100</v>
       </c>
       <c r="J200" s="2">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="K200" s="2">
         <v>150</v>
       </c>
       <c r="L200" s="2">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="M200" s="2">
         <v>0</v>
       </c>
       <c r="N200" s="2">
-        <v>150</v>
+        <v>177</v>
       </c>
     </row>
     <row r="201" spans="1:14">
       <c r="A201" s="2">
-        <v>106802</v>
+        <v>106770</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>642</v>
+        <v>125</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>643</v>
+        <v>450</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>644</v>
+        <v>451</v>
       </c>
       <c r="E201" s="2">
-        <v>851</v>
+        <v>1267</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G201" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H201" s="2" t="s">
         <v>645</v>
       </c>
       <c r="I201" s="2">
         <v>100</v>
       </c>
       <c r="J201" s="2">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K201" s="2">
         <v>150</v>
       </c>
       <c r="L201" s="2">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="M201" s="2">
         <v>0</v>
       </c>
       <c r="N201" s="2">
-        <v>177</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:14">
       <c r="A202" s="2">
         <v>112673</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>646</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>647</v>
       </c>
       <c r="D202" s="2"/>
       <c r="E202" s="2">
         <v>1370</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>648</v>
       </c>
@@ -15203,218 +15203,218 @@
       </c>
       <c r="H203" s="2" t="s">
         <v>652</v>
       </c>
       <c r="I203" s="2">
         <v>101</v>
       </c>
       <c r="J203" s="2">
         <v>95</v>
       </c>
       <c r="K203" s="2">
         <v>150</v>
       </c>
       <c r="L203" s="2">
         <v>26</v>
       </c>
       <c r="M203" s="2">
         <v>0</v>
       </c>
       <c r="N203" s="2">
         <v>176</v>
       </c>
     </row>
     <row r="204" spans="1:14">
       <c r="A204" s="2">
-        <v>112674</v>
+        <v>106804</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>653</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>654</v>
       </c>
-      <c r="D204" s="2"/>
+      <c r="D204" s="2" t="s">
+        <v>655</v>
+      </c>
       <c r="E204" s="2">
-        <v>940</v>
+        <v>1467</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G204" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H204" s="2" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="I204" s="2">
         <v>102</v>
       </c>
       <c r="J204" s="2">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="K204" s="2">
         <v>150</v>
       </c>
       <c r="L204" s="2">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="M204" s="2">
         <v>0</v>
       </c>
       <c r="N204" s="2">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205" s="2">
-        <v>106804</v>
+        <v>112674</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="D205" s="2" t="s">
         <v>658</v>
       </c>
+      <c r="D205" s="2"/>
       <c r="E205" s="2">
-        <v>1467</v>
+        <v>940</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G205" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H205" s="2" t="s">
         <v>659</v>
       </c>
       <c r="I205" s="2">
         <v>102</v>
       </c>
       <c r="J205" s="2">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K205" s="2">
         <v>150</v>
       </c>
       <c r="L205" s="2">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="M205" s="2">
         <v>0</v>
       </c>
       <c r="N205" s="2">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:14">
       <c r="A206" s="2">
-        <v>112675</v>
+        <v>101381</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>660</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>661</v>
       </c>
-      <c r="D206" s="2"/>
+      <c r="D206" s="2" t="s">
+        <v>662</v>
+      </c>
       <c r="E206" s="2">
-        <v>569</v>
+        <v>1323</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G206" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="I206" s="2">
         <v>103</v>
       </c>
       <c r="J206" s="2">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="K206" s="2">
         <v>150</v>
       </c>
       <c r="L206" s="2">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="M206" s="2">
         <v>0</v>
       </c>
       <c r="N206" s="2">
-        <v>150</v>
+        <v>174</v>
       </c>
     </row>
     <row r="207" spans="1:14">
       <c r="A207" s="2">
-        <v>101381</v>
+        <v>112675</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>664</v>
-[...1 lines deleted...]
-      <c r="D207" s="2" t="s">
         <v>665</v>
       </c>
+      <c r="D207" s="2"/>
       <c r="E207" s="2">
-        <v>1323</v>
+        <v>569</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G207" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H207" s="2" t="s">
         <v>666</v>
       </c>
       <c r="I207" s="2">
         <v>103</v>
       </c>
       <c r="J207" s="2">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K207" s="2">
         <v>150</v>
       </c>
       <c r="L207" s="2">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="M207" s="2">
         <v>0</v>
       </c>
       <c r="N207" s="2">
-        <v>174</v>
+        <v>150</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208" s="2">
         <v>106795</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>598</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>599</v>
       </c>
       <c r="D208" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E208" s="2">
         <v>671</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G208" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H208" s="2" t="s">
@@ -15463,132 +15463,132 @@
       </c>
       <c r="H209" s="2" t="s">
         <v>670</v>
       </c>
       <c r="I209" s="2">
         <v>104</v>
       </c>
       <c r="J209" s="2">
         <v>98</v>
       </c>
       <c r="K209" s="2">
         <v>150</v>
       </c>
       <c r="L209" s="2">
         <v>23</v>
       </c>
       <c r="M209" s="2">
         <v>0</v>
       </c>
       <c r="N209" s="2">
         <v>173</v>
       </c>
     </row>
     <row r="210" spans="1:14">
       <c r="A210" s="2">
-        <v>112677</v>
+        <v>106807</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>671</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>672</v>
       </c>
-      <c r="D210" s="2"/>
+      <c r="D210" s="2" t="s">
+        <v>673</v>
+      </c>
       <c r="E210" s="2">
-        <v>1352</v>
+        <v>1420</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G210" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H210" s="2" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="I210" s="2">
         <v>105</v>
       </c>
       <c r="J210" s="2">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="K210" s="2">
         <v>150</v>
       </c>
       <c r="L210" s="2">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="M210" s="2">
         <v>0</v>
       </c>
       <c r="N210" s="2">
-        <v>150</v>
+        <v>172</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211" s="2">
-        <v>106807</v>
+        <v>112677</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="D211" s="2" t="s">
         <v>676</v>
       </c>
+      <c r="D211" s="2"/>
       <c r="E211" s="2">
-        <v>1420</v>
+        <v>1352</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G211" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H211" s="2" t="s">
         <v>677</v>
       </c>
       <c r="I211" s="2">
         <v>105</v>
       </c>
       <c r="J211" s="2">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="K211" s="2">
         <v>150</v>
       </c>
       <c r="L211" s="2">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="M211" s="2">
         <v>0</v>
       </c>
       <c r="N211" s="2">
-        <v>172</v>
+        <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:14">
       <c r="A212" s="2">
         <v>112678</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>678</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>679</v>
       </c>
       <c r="D212" s="2"/>
       <c r="E212" s="2">
         <v>1378</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G212" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H212" s="2" t="s">
         <v>680</v>
       </c>
@@ -15721,134 +15721,134 @@
       </c>
       <c r="H215" s="2" t="s">
         <v>689</v>
       </c>
       <c r="I215" s="2">
         <v>107</v>
       </c>
       <c r="J215" s="2">
         <v>100</v>
       </c>
       <c r="K215" s="2">
         <v>0</v>
       </c>
       <c r="L215" s="2">
         <v>0</v>
       </c>
       <c r="M215" s="2">
         <v>0</v>
       </c>
       <c r="N215" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:14">
       <c r="A216" s="2">
-        <v>106809</v>
+        <v>106874</v>
       </c>
       <c r="B216" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C216" s="2" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="D216" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E216" s="2">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G216" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H216" s="2" t="s">
         <v>692</v>
       </c>
       <c r="I216" s="2">
         <v>108</v>
       </c>
       <c r="J216" s="2">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="K216" s="2">
         <v>150</v>
       </c>
       <c r="L216" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M216" s="2">
         <v>0</v>
       </c>
       <c r="N216" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="217" spans="1:14">
       <c r="A217" s="2">
-        <v>106874</v>
+        <v>106809</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>121</v>
+        <v>693</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>693</v>
+        <v>118</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>694</v>
       </c>
       <c r="E217" s="2">
-        <v>903</v>
+        <v>900</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G217" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H217" s="2" t="s">
         <v>695</v>
       </c>
       <c r="I217" s="2">
         <v>108</v>
       </c>
       <c r="J217" s="2">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="K217" s="2">
         <v>150</v>
       </c>
       <c r="L217" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M217" s="2">
         <v>0</v>
       </c>
       <c r="N217" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="218" spans="1:14">
       <c r="A218" s="2">
         <v>112681</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>696</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D218" s="2"/>
       <c r="E218" s="2">
         <v>268</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H218" s="2" t="s">
         <v>698</v>
       </c>
@@ -15895,1004 +15895,1004 @@
       </c>
       <c r="H219" s="2" t="s">
         <v>701</v>
       </c>
       <c r="I219" s="2">
         <v>109</v>
       </c>
       <c r="J219" s="2">
         <v>102</v>
       </c>
       <c r="K219" s="2">
         <v>150</v>
       </c>
       <c r="L219" s="2">
         <v>20</v>
       </c>
       <c r="M219" s="2">
         <v>0</v>
       </c>
       <c r="N219" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="220" spans="1:14">
       <c r="A220" s="2">
-        <v>106809</v>
+        <v>106811</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>118</v>
+        <v>557</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
       <c r="E220" s="2">
-        <v>777</v>
+        <v>186</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H220" s="2" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="I220" s="2">
         <v>110</v>
       </c>
       <c r="J220" s="2">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="K220" s="2">
         <v>150</v>
       </c>
       <c r="L220" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M220" s="2">
         <v>0</v>
       </c>
       <c r="N220" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="221" spans="1:14">
       <c r="A221" s="2">
-        <v>106811</v>
+        <v>106809</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>703</v>
+        <v>693</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>557</v>
+        <v>118</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
       <c r="E221" s="2">
-        <v>186</v>
+        <v>777</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G221" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H221" s="2" t="s">
         <v>705</v>
       </c>
       <c r="I221" s="2">
         <v>110</v>
       </c>
       <c r="J221" s="2">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="K221" s="2">
         <v>150</v>
       </c>
       <c r="L221" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M221" s="2">
         <v>0</v>
       </c>
       <c r="N221" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="222" spans="1:14">
       <c r="A222" s="2">
-        <v>106812</v>
+        <v>106776</v>
       </c>
       <c r="B222" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="E222" s="2">
+        <v>1115</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H222" s="2" t="s">
         <v>706</v>
-      </c>
-[...16 lines deleted...]
-        <v>709</v>
       </c>
       <c r="I222" s="2">
         <v>111</v>
       </c>
       <c r="J222" s="2">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K222" s="2">
         <v>150</v>
       </c>
       <c r="L222" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M222" s="2">
         <v>0</v>
       </c>
       <c r="N222" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="223" spans="1:14">
       <c r="A223" s="2">
-        <v>106776</v>
+        <v>106812</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>85</v>
+        <v>707</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>489</v>
+        <v>708</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>490</v>
+        <v>709</v>
       </c>
       <c r="E223" s="2">
-        <v>1115</v>
+        <v>1153</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H223" s="2" t="s">
         <v>710</v>
       </c>
       <c r="I223" s="2">
         <v>111</v>
       </c>
       <c r="J223" s="2">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="K223" s="2">
         <v>150</v>
       </c>
       <c r="L223" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M223" s="2">
         <v>0</v>
       </c>
       <c r="N223" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="224" spans="1:14">
       <c r="A224" s="2">
-        <v>106813</v>
+        <v>106856</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>711</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>712</v>
       </c>
       <c r="D224" s="2" t="s">
         <v>713</v>
       </c>
       <c r="E224" s="2">
-        <v>2174</v>
+        <v>952</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H224" s="2" t="s">
         <v>714</v>
       </c>
       <c r="I224" s="2">
         <v>112</v>
       </c>
       <c r="J224" s="2">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="K224" s="2">
         <v>150</v>
       </c>
       <c r="L224" s="2">
-        <v>230</v>
+        <v>0</v>
       </c>
       <c r="M224" s="2">
         <v>0</v>
       </c>
       <c r="N224" s="2">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="225" spans="1:14">
       <c r="A225" s="2">
-        <v>106856</v>
+        <v>106813</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>715</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>716</v>
       </c>
       <c r="D225" s="2" t="s">
         <v>717</v>
       </c>
       <c r="E225" s="2">
-        <v>952</v>
+        <v>2174</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H225" s="2" t="s">
         <v>718</v>
       </c>
       <c r="I225" s="2">
         <v>112</v>
       </c>
       <c r="J225" s="2">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="K225" s="2">
         <v>150</v>
       </c>
       <c r="L225" s="2">
-        <v>0</v>
+        <v>230</v>
       </c>
       <c r="M225" s="2">
         <v>0</v>
       </c>
       <c r="N225" s="2">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="226" spans="1:14">
       <c r="A226" s="2">
-        <v>106814</v>
+        <v>106815</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>273</v>
+        <v>56</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>274</v>
+        <v>719</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>275</v>
+        <v>720</v>
       </c>
       <c r="E226" s="2">
-        <v>208</v>
+        <v>577</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G226" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H226" s="2" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="I226" s="2">
         <v>113</v>
       </c>
       <c r="J226" s="2">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="K226" s="2">
         <v>150</v>
       </c>
       <c r="L226" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M226" s="2">
         <v>0</v>
       </c>
       <c r="N226" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="227" spans="1:14">
       <c r="A227" s="2">
-        <v>106815</v>
+        <v>106814</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>53</v>
+        <v>273</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>720</v>
+        <v>274</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>721</v>
+        <v>275</v>
       </c>
       <c r="E227" s="2">
-        <v>577</v>
+        <v>208</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G227" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H227" s="2" t="s">
         <v>722</v>
       </c>
       <c r="I227" s="2">
         <v>113</v>
       </c>
       <c r="J227" s="2">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="K227" s="2">
         <v>150</v>
       </c>
       <c r="L227" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M227" s="2">
         <v>0</v>
       </c>
       <c r="N227" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="228" spans="1:14">
       <c r="A228" s="2">
-        <v>106815</v>
+        <v>110567</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>720</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="D228" s="2"/>
       <c r="E228" s="2">
-        <v>725</v>
+        <v>954</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H228" s="2" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="I228" s="2">
         <v>114</v>
       </c>
       <c r="J228" s="2">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="K228" s="2">
         <v>150</v>
       </c>
       <c r="L228" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M228" s="2">
         <v>0</v>
       </c>
       <c r="N228" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="229" spans="1:14">
       <c r="A229" s="2">
-        <v>110567</v>
+        <v>106815</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>85</v>
+        <v>56</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="D229" s="2"/>
+        <v>719</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>720</v>
+      </c>
       <c r="E229" s="2">
-        <v>954</v>
+        <v>725</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G229" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H229" s="2" t="s">
         <v>725</v>
       </c>
       <c r="I229" s="2">
         <v>114</v>
       </c>
       <c r="J229" s="2">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="K229" s="2">
         <v>150</v>
       </c>
       <c r="L229" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M229" s="2">
         <v>0</v>
       </c>
       <c r="N229" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="230" spans="1:14">
       <c r="A230" s="2">
-        <v>106816</v>
+        <v>106897</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>541</v>
+        <v>121</v>
       </c>
       <c r="C230" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D230" s="2" t="s">
         <v>726</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="E230" s="2">
+        <v>950</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H230" s="2" t="s">
         <v>727</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
       <c r="I230" s="2">
         <v>115</v>
       </c>
       <c r="J230" s="2">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="K230" s="2">
         <v>150</v>
       </c>
       <c r="L230" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M230" s="2">
         <v>0</v>
       </c>
       <c r="N230" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:14">
       <c r="A231" s="2">
-        <v>106897</v>
+        <v>106816</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>121</v>
+        <v>541</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>97</v>
+        <v>728</v>
       </c>
       <c r="D231" s="2" t="s">
         <v>729</v>
       </c>
       <c r="E231" s="2">
-        <v>950</v>
+        <v>816</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H231" s="2" t="s">
         <v>730</v>
       </c>
       <c r="I231" s="2">
         <v>115</v>
       </c>
       <c r="J231" s="2">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="K231" s="2">
         <v>150</v>
       </c>
       <c r="L231" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M231" s="2">
         <v>0</v>
       </c>
       <c r="N231" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="232" spans="1:14">
       <c r="A232" s="2">
-        <v>106817</v>
+        <v>106827</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>96</v>
+        <v>731</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>731</v>
+        <v>307</v>
       </c>
       <c r="D232" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E232" s="2">
-        <v>173</v>
+        <v>559</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H232" s="2" t="s">
         <v>733</v>
       </c>
       <c r="I232" s="2">
         <v>116</v>
       </c>
       <c r="J232" s="2">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="K232" s="2">
         <v>150</v>
       </c>
       <c r="L232" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M232" s="2">
         <v>0</v>
       </c>
       <c r="N232" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="233" spans="1:14">
       <c r="A233" s="2">
-        <v>106827</v>
+        <v>106817</v>
       </c>
       <c r="B233" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C233" s="2" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D233" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E233" s="2">
-        <v>559</v>
+        <v>173</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H233" s="2" t="s">
         <v>736</v>
       </c>
       <c r="I233" s="2">
         <v>116</v>
       </c>
       <c r="J233" s="2">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="K233" s="2">
         <v>150</v>
       </c>
       <c r="L233" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M233" s="2">
         <v>0</v>
       </c>
       <c r="N233" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="234" spans="1:14">
       <c r="A234" s="2">
-        <v>106818</v>
+        <v>112689</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>737</v>
       </c>
       <c r="C234" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="D234" s="2"/>
+      <c r="E234" s="2">
+        <v>1148</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G234" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" s="2" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
       <c r="I234" s="2">
         <v>117</v>
       </c>
       <c r="J234" s="2">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="K234" s="2">
         <v>150</v>
       </c>
       <c r="L234" s="2">
-        <v>220</v>
+        <v>0</v>
       </c>
       <c r="M234" s="2">
         <v>0</v>
       </c>
       <c r="N234" s="2">
-        <v>370</v>
+        <v>150</v>
       </c>
     </row>
     <row r="235" spans="1:14">
       <c r="A235" s="2">
-        <v>112689</v>
+        <v>106818</v>
       </c>
       <c r="B235" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D235" s="2" t="s">
         <v>741</v>
       </c>
-      <c r="C235" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D235" s="2"/>
       <c r="E235" s="2">
-        <v>1148</v>
+        <v>2033</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H235" s="2" t="s">
         <v>742</v>
       </c>
       <c r="I235" s="2">
         <v>117</v>
       </c>
       <c r="J235" s="2">
-        <v>113</v>
+        <v>9</v>
       </c>
       <c r="K235" s="2">
         <v>150</v>
       </c>
       <c r="L235" s="2">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="M235" s="2">
         <v>0</v>
       </c>
       <c r="N235" s="2">
-        <v>150</v>
+        <v>370</v>
       </c>
     </row>
     <row r="236" spans="1:14">
       <c r="A236" s="2">
-        <v>106819</v>
+        <v>112690</v>
       </c>
       <c r="B236" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C236" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="C236" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D236" s="2" t="s">
+      <c r="D236" s="2"/>
+      <c r="E236" s="2">
+        <v>1638</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H236" s="2" t="s">
         <v>744</v>
-      </c>
-[...10 lines deleted...]
-        <v>745</v>
       </c>
       <c r="I236" s="2">
         <v>118</v>
       </c>
       <c r="J236" s="2">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="K236" s="2">
         <v>150</v>
       </c>
       <c r="L236" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M236" s="2">
         <v>0</v>
       </c>
       <c r="N236" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="237" spans="1:14">
       <c r="A237" s="2">
-        <v>112690</v>
+        <v>106819</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>191</v>
+        <v>745</v>
       </c>
       <c r="C237" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="D237" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="D237" s="2"/>
       <c r="E237" s="2">
-        <v>1638</v>
+        <v>926</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H237" s="2" t="s">
         <v>747</v>
       </c>
       <c r="I237" s="2">
         <v>118</v>
       </c>
       <c r="J237" s="2">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="K237" s="2">
         <v>150</v>
       </c>
       <c r="L237" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M237" s="2">
         <v>0</v>
       </c>
       <c r="N237" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="238" spans="1:14">
       <c r="A238" s="2">
-        <v>106820</v>
+        <v>112691</v>
       </c>
       <c r="B238" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C238" s="2" t="s">
         <v>748</v>
       </c>
-      <c r="C238" s="2" t="s">
+      <c r="D238" s="2"/>
+      <c r="E238" s="2">
+        <v>1545</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H238" s="2" t="s">
         <v>749</v>
-      </c>
-[...13 lines deleted...]
-        <v>751</v>
       </c>
       <c r="I238" s="2">
         <v>119</v>
       </c>
       <c r="J238" s="2">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="K238" s="2">
         <v>150</v>
       </c>
       <c r="L238" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M238" s="2">
         <v>0</v>
       </c>
       <c r="N238" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="239" spans="1:14">
       <c r="A239" s="2">
-        <v>112691</v>
+        <v>106820</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>546</v>
+        <v>750</v>
       </c>
       <c r="C239" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="D239" s="2" t="s">
         <v>752</v>
       </c>
-      <c r="D239" s="2"/>
       <c r="E239" s="2">
-        <v>1545</v>
+        <v>1579</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G239" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H239" s="2" t="s">
         <v>753</v>
       </c>
       <c r="I239" s="2">
         <v>119</v>
       </c>
       <c r="J239" s="2">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="K239" s="2">
         <v>150</v>
       </c>
       <c r="L239" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M239" s="2">
         <v>0</v>
       </c>
       <c r="N239" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="240" spans="1:14">
       <c r="A240" s="2">
-        <v>106821</v>
+        <v>112692</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>527</v>
+        <v>754</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="D240" s="2" t="s">
         <v>755</v>
       </c>
+      <c r="D240" s="2"/>
       <c r="E240" s="2">
-        <v>979</v>
+        <v>1150</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G240" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H240" s="2" t="s">
         <v>756</v>
       </c>
       <c r="I240" s="2">
         <v>120</v>
       </c>
       <c r="J240" s="2">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="K240" s="2">
         <v>150</v>
       </c>
       <c r="L240" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M240" s="2">
         <v>0</v>
       </c>
       <c r="N240" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="241" spans="1:14">
       <c r="A241" s="2">
-        <v>112692</v>
+        <v>106821</v>
       </c>
       <c r="B241" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C241" s="2" t="s">
         <v>757</v>
       </c>
-      <c r="C241" s="2" t="s">
+      <c r="D241" s="2" t="s">
         <v>758</v>
       </c>
-      <c r="D241" s="2"/>
       <c r="E241" s="2">
-        <v>1150</v>
+        <v>979</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H241" s="2" t="s">
         <v>759</v>
       </c>
       <c r="I241" s="2">
         <v>120</v>
       </c>
       <c r="J241" s="2">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="K241" s="2">
         <v>150</v>
       </c>
       <c r="L241" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M241" s="2">
         <v>0</v>
       </c>
       <c r="N241" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="242" spans="1:14">
       <c r="A242" s="2">
         <v>108046</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>760</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>761</v>
       </c>
       <c r="D242" s="2"/>
       <c r="E242" s="2">
         <v>37</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G242" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H242" s="2" t="s">
         <v>762</v>
       </c>
@@ -16939,218 +16939,218 @@
       </c>
       <c r="H243" s="2" t="s">
         <v>763</v>
       </c>
       <c r="I243" s="2">
         <v>121</v>
       </c>
       <c r="J243" s="2">
         <v>112</v>
       </c>
       <c r="K243" s="2">
         <v>150</v>
       </c>
       <c r="L243" s="2">
         <v>20</v>
       </c>
       <c r="M243" s="2">
         <v>0</v>
       </c>
       <c r="N243" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="244" spans="1:14">
       <c r="A244" s="2">
-        <v>112693</v>
+        <v>106823</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>764</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="D244" s="2"/>
+        <v>69</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>765</v>
+      </c>
       <c r="E244" s="2">
-        <v>1141</v>
+        <v>1048</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G244" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H244" s="2" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="I244" s="2">
         <v>122</v>
       </c>
       <c r="J244" s="2">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="K244" s="2">
         <v>150</v>
       </c>
       <c r="L244" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M244" s="2">
         <v>0</v>
       </c>
       <c r="N244" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="245" spans="1:14">
       <c r="A245" s="2">
-        <v>106823</v>
+        <v>112693</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D245" s="2"/>
       <c r="E245" s="2">
-        <v>1048</v>
+        <v>1141</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G245" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H245" s="2" t="s">
         <v>768</v>
       </c>
       <c r="I245" s="2">
         <v>122</v>
       </c>
       <c r="J245" s="2">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="K245" s="2">
         <v>150</v>
       </c>
       <c r="L245" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M245" s="2">
         <v>0</v>
       </c>
       <c r="N245" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="246" spans="1:14">
       <c r="A246" s="2">
-        <v>106824</v>
+        <v>112694</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>233</v>
+        <v>769</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>234</v>
-[...3 lines deleted...]
-      </c>
+        <v>770</v>
+      </c>
+      <c r="D246" s="2"/>
       <c r="E246" s="2">
-        <v>21</v>
+        <v>2029</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G246" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H246" s="2" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="I246" s="2">
         <v>123</v>
       </c>
       <c r="J246" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="K246" s="2">
         <v>150</v>
       </c>
       <c r="L246" s="2">
-        <v>210</v>
+        <v>0</v>
       </c>
       <c r="M246" s="2">
         <v>0</v>
       </c>
       <c r="N246" s="2">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="247" spans="1:14">
       <c r="A247" s="2">
-        <v>112694</v>
+        <v>106824</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>770</v>
+        <v>233</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="D247" s="2"/>
+        <v>234</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>235</v>
+      </c>
       <c r="E247" s="2">
-        <v>2029</v>
+        <v>21</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G247" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H247" s="2" t="s">
         <v>772</v>
       </c>
       <c r="I247" s="2">
         <v>123</v>
       </c>
       <c r="J247" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K247" s="2">
         <v>150</v>
       </c>
       <c r="L247" s="2">
-        <v>0</v>
+        <v>210</v>
       </c>
       <c r="M247" s="2">
         <v>0</v>
       </c>
       <c r="N247" s="2">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="248" spans="1:14">
       <c r="A248" s="2">
         <v>112695</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>773</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>774</v>
       </c>
       <c r="D248" s="2"/>
       <c r="E248" s="2">
         <v>1159</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H248" s="2" t="s">
         <v>775</v>
       </c>
@@ -17159,516 +17159,516 @@
       </c>
       <c r="J248" s="2">
         <v>118</v>
       </c>
       <c r="K248" s="2">
         <v>150</v>
       </c>
       <c r="L248" s="2">
         <v>0</v>
       </c>
       <c r="M248" s="2">
         <v>0</v>
       </c>
       <c r="N248" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="249" spans="1:14">
       <c r="A249" s="2">
         <v>106825</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D249" s="2" t="s">
         <v>776</v>
       </c>
       <c r="E249" s="2">
         <v>1565</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G249" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H249" s="2" t="s">
         <v>777</v>
       </c>
       <c r="I249" s="2">
         <v>124</v>
       </c>
       <c r="J249" s="2">
         <v>114</v>
       </c>
       <c r="K249" s="2">
         <v>150</v>
       </c>
       <c r="L249" s="2">
         <v>20</v>
       </c>
       <c r="M249" s="2">
         <v>0</v>
       </c>
       <c r="N249" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="250" spans="1:14">
       <c r="A250" s="2">
-        <v>112696</v>
+        <v>106826</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>350</v>
+        <v>778</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="D250" s="2"/>
+        <v>118</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>779</v>
+      </c>
       <c r="E250" s="2">
-        <v>609</v>
+        <v>1408</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G250" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H250" s="2" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="I250" s="2">
         <v>125</v>
       </c>
       <c r="J250" s="2">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="K250" s="2">
         <v>150</v>
       </c>
       <c r="L250" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M250" s="2">
         <v>0</v>
       </c>
       <c r="N250" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="251" spans="1:14">
       <c r="A251" s="2">
-        <v>106826</v>
+        <v>112696</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>779</v>
+        <v>350</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="D251" s="2"/>
       <c r="E251" s="2">
-        <v>1408</v>
+        <v>609</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H251" s="2" t="s">
         <v>781</v>
       </c>
       <c r="I251" s="2">
         <v>125</v>
       </c>
       <c r="J251" s="2">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="K251" s="2">
         <v>150</v>
       </c>
       <c r="L251" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M251" s="2">
         <v>0</v>
       </c>
       <c r="N251" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:14">
       <c r="A252" s="2">
-        <v>106827</v>
+        <v>112697</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>734</v>
+        <v>782</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="D252" s="2"/>
       <c r="E252" s="2">
-        <v>700</v>
+        <v>776</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H252" s="2" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="I252" s="2">
         <v>126</v>
       </c>
       <c r="J252" s="2">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="K252" s="2">
         <v>150</v>
       </c>
       <c r="L252" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M252" s="2">
         <v>0</v>
       </c>
       <c r="N252" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:14">
       <c r="A253" s="2">
-        <v>112697</v>
+        <v>106827</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>783</v>
+        <v>731</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="D253" s="2"/>
+        <v>307</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>732</v>
+      </c>
       <c r="E253" s="2">
-        <v>776</v>
+        <v>700</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H253" s="2" t="s">
         <v>785</v>
       </c>
       <c r="I253" s="2">
         <v>126</v>
       </c>
       <c r="J253" s="2">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="K253" s="2">
         <v>150</v>
       </c>
       <c r="L253" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M253" s="2">
         <v>0</v>
       </c>
       <c r="N253" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="254" spans="1:14">
       <c r="A254" s="2">
         <v>112698</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>546</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D254" s="2"/>
       <c r="E254" s="2">
         <v>1493</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H254" s="2" t="s">
         <v>786</v>
       </c>
       <c r="I254" s="2">
         <v>127</v>
       </c>
       <c r="J254" s="2">
         <v>121</v>
       </c>
       <c r="K254" s="2">
         <v>150</v>
       </c>
       <c r="L254" s="2">
         <v>0</v>
       </c>
       <c r="M254" s="2">
         <v>0</v>
       </c>
       <c r="N254" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:14">
       <c r="A255" s="2">
         <v>106828</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>715</v>
+        <v>711</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>787</v>
       </c>
       <c r="D255" s="2" t="s">
         <v>788</v>
       </c>
       <c r="E255" s="2">
         <v>758</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G255" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H255" s="2" t="s">
         <v>789</v>
       </c>
       <c r="I255" s="2">
         <v>127</v>
       </c>
       <c r="J255" s="2">
         <v>117</v>
       </c>
       <c r="K255" s="2">
         <v>150</v>
       </c>
       <c r="L255" s="2">
         <v>20</v>
       </c>
       <c r="M255" s="2">
         <v>0</v>
       </c>
       <c r="N255" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="256" spans="1:14">
       <c r="A256" s="2">
-        <v>106884</v>
+        <v>106829</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>485</v>
+        <v>649</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>152</v>
+        <v>790</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="E256" s="2">
-        <v>1137</v>
+        <v>403</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H256" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="I256" s="2">
         <v>128</v>
       </c>
       <c r="J256" s="2">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="K256" s="2">
         <v>150</v>
       </c>
       <c r="L256" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M256" s="2">
         <v>0</v>
       </c>
       <c r="N256" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="257" spans="1:14">
       <c r="A257" s="2">
-        <v>106829</v>
+        <v>106884</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>649</v>
+        <v>485</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>792</v>
+        <v>152</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>793</v>
       </c>
       <c r="E257" s="2">
-        <v>403</v>
+        <v>1137</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G257" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H257" s="2" t="s">
         <v>794</v>
       </c>
       <c r="I257" s="2">
         <v>128</v>
       </c>
       <c r="J257" s="2">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="K257" s="2">
         <v>150</v>
       </c>
       <c r="L257" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M257" s="2">
         <v>0</v>
       </c>
       <c r="N257" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="258" spans="1:14">
       <c r="A258" s="2">
-        <v>106830</v>
+        <v>112700</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>262</v>
+        <v>795</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="D258" s="2" t="s">
         <v>796</v>
       </c>
+      <c r="D258" s="2"/>
       <c r="E258" s="2">
-        <v>406</v>
+        <v>996</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G258" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H258" s="2" t="s">
         <v>797</v>
       </c>
       <c r="I258" s="2">
         <v>129</v>
       </c>
       <c r="J258" s="2">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="K258" s="2">
         <v>150</v>
       </c>
       <c r="L258" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M258" s="2">
         <v>0</v>
       </c>
       <c r="N258" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="259" spans="1:14">
       <c r="A259" s="2">
-        <v>112700</v>
+        <v>106830</v>
       </c>
       <c r="B259" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="C259" s="2" t="s">
         <v>798</v>
       </c>
-      <c r="C259" s="2" t="s">
+      <c r="D259" s="2" t="s">
         <v>799</v>
       </c>
-      <c r="D259" s="2"/>
       <c r="E259" s="2">
-        <v>996</v>
+        <v>406</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H259" s="2" t="s">
         <v>800</v>
       </c>
       <c r="I259" s="2">
         <v>129</v>
       </c>
       <c r="J259" s="2">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="K259" s="2">
         <v>150</v>
       </c>
       <c r="L259" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M259" s="2">
         <v>0</v>
       </c>
       <c r="N259" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="260" spans="1:14">
       <c r="A260" s="2">
         <v>112701</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>801</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>802</v>
       </c>
       <c r="D260" s="2"/>
       <c r="E260" s="2">
         <v>645</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G260" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H260" s="2" t="s">
         <v>803</v>
       </c>
@@ -17715,218 +17715,218 @@
       </c>
       <c r="H261" s="2" t="s">
         <v>807</v>
       </c>
       <c r="I261" s="2">
         <v>130</v>
       </c>
       <c r="J261" s="2">
         <v>120</v>
       </c>
       <c r="K261" s="2">
         <v>150</v>
       </c>
       <c r="L261" s="2">
         <v>20</v>
       </c>
       <c r="M261" s="2">
         <v>0</v>
       </c>
       <c r="N261" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="262" spans="1:14">
       <c r="A262" s="2">
-        <v>112702</v>
+        <v>106832</v>
       </c>
       <c r="B262" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E262" s="2">
+        <v>1383</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H262" s="2" t="s">
         <v>808</v>
-      </c>
-[...14 lines deleted...]
-        <v>810</v>
       </c>
       <c r="I262" s="2">
         <v>131</v>
       </c>
       <c r="J262" s="2">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="K262" s="2">
         <v>150</v>
       </c>
       <c r="L262" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M262" s="2">
         <v>0</v>
       </c>
       <c r="N262" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="263" spans="1:14">
       <c r="A263" s="2">
-        <v>106832</v>
+        <v>112702</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>450</v>
+        <v>809</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>451</v>
-[...3 lines deleted...]
-      </c>
+        <v>810</v>
+      </c>
+      <c r="D263" s="2"/>
       <c r="E263" s="2">
-        <v>1383</v>
+        <v>735</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G263" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H263" s="2" t="s">
         <v>811</v>
       </c>
       <c r="I263" s="2">
         <v>131</v>
       </c>
       <c r="J263" s="2">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="K263" s="2">
         <v>150</v>
       </c>
       <c r="L263" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M263" s="2">
         <v>0</v>
       </c>
       <c r="N263" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="264" spans="1:14">
       <c r="A264" s="2">
-        <v>101302</v>
+        <v>112703</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>85</v>
+        <v>812</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="D264" s="2"/>
       <c r="E264" s="2">
-        <v>1469</v>
+        <v>188</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H264" s="2" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="I264" s="2">
         <v>132</v>
       </c>
       <c r="J264" s="2">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="K264" s="2">
         <v>150</v>
       </c>
       <c r="L264" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M264" s="2">
         <v>0</v>
       </c>
       <c r="N264" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="265" spans="1:14">
       <c r="A265" s="2">
-        <v>112703</v>
+        <v>101302</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>813</v>
+        <v>85</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="D265" s="2"/>
+        <v>504</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>505</v>
+      </c>
       <c r="E265" s="2">
-        <v>188</v>
+        <v>1469</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H265" s="2" t="s">
         <v>814</v>
       </c>
       <c r="I265" s="2">
         <v>132</v>
       </c>
       <c r="J265" s="2">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="K265" s="2">
         <v>150</v>
       </c>
       <c r="L265" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M265" s="2">
         <v>0</v>
       </c>
       <c r="N265" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266" s="2">
         <v>106894</v>
       </c>
       <c r="B266" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>815</v>
       </c>
       <c r="D266" s="2" t="s">
         <v>816</v>
       </c>
       <c r="E266" s="2">
         <v>1178</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H266" s="2" t="s">
@@ -17973,134 +17973,134 @@
       </c>
       <c r="H267" s="2" t="s">
         <v>820</v>
       </c>
       <c r="I267" s="2">
         <v>133</v>
       </c>
       <c r="J267" s="2">
         <v>11</v>
       </c>
       <c r="K267" s="2">
         <v>150</v>
       </c>
       <c r="L267" s="2">
         <v>200</v>
       </c>
       <c r="M267" s="2">
         <v>0</v>
       </c>
       <c r="N267" s="2">
         <v>350</v>
       </c>
     </row>
     <row r="268" spans="1:14">
       <c r="A268" s="2">
-        <v>106821</v>
+        <v>106835</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>527</v>
+        <v>821</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>754</v>
+        <v>822</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>755</v>
+        <v>823</v>
       </c>
       <c r="E268" s="2">
-        <v>867</v>
+        <v>24</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G268" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H268" s="2" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="I268" s="2">
         <v>134</v>
       </c>
       <c r="J268" s="2">
-        <v>128</v>
+        <v>12</v>
       </c>
       <c r="K268" s="2">
         <v>150</v>
       </c>
       <c r="L268" s="2">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="M268" s="2">
         <v>0</v>
       </c>
       <c r="N268" s="2">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="269" spans="1:14">
       <c r="A269" s="2">
-        <v>106835</v>
+        <v>106821</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>821</v>
+        <v>531</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>822</v>
+        <v>757</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>823</v>
+        <v>758</v>
       </c>
       <c r="E269" s="2">
-        <v>24</v>
+        <v>867</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H269" s="2" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="I269" s="2">
         <v>134</v>
       </c>
       <c r="J269" s="2">
-        <v>12</v>
+        <v>128</v>
       </c>
       <c r="K269" s="2">
         <v>150</v>
       </c>
       <c r="L269" s="2">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="M269" s="2">
         <v>0</v>
       </c>
       <c r="N269" s="2">
-        <v>340</v>
+        <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:14">
       <c r="A270" s="2">
         <v>112706</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>825</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>826</v>
       </c>
       <c r="D270" s="2"/>
       <c r="E270" s="2">
         <v>1509</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H270" s="2" t="s">
         <v>827</v>
       </c>
@@ -18109,139 +18109,139 @@
       </c>
       <c r="J270" s="2">
         <v>129</v>
       </c>
       <c r="K270" s="2">
         <v>150</v>
       </c>
       <c r="L270" s="2">
         <v>0</v>
       </c>
       <c r="M270" s="2">
         <v>0</v>
       </c>
       <c r="N270" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="271" spans="1:14">
       <c r="A271" s="2">
         <v>106836</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>828</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="D271" s="2" t="s">
         <v>829</v>
       </c>
       <c r="E271" s="2">
         <v>1563</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G271" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H271" s="2" t="s">
         <v>830</v>
       </c>
       <c r="I271" s="2">
         <v>135</v>
       </c>
       <c r="J271" s="2">
         <v>123</v>
       </c>
       <c r="K271" s="2">
         <v>150</v>
       </c>
       <c r="L271" s="2">
         <v>20</v>
       </c>
       <c r="M271" s="2">
         <v>0</v>
       </c>
       <c r="N271" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="272" spans="1:14">
       <c r="A272" s="2">
         <v>106919</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>831</v>
       </c>
       <c r="D272" s="2" t="s">
         <v>832</v>
       </c>
       <c r="E272" s="2">
         <v>1263</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G272" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H272" s="2" t="s">
         <v>833</v>
       </c>
       <c r="I272" s="2">
         <v>136</v>
       </c>
       <c r="J272" s="2">
         <v>130</v>
       </c>
       <c r="K272" s="2">
         <v>150</v>
       </c>
       <c r="L272" s="2">
         <v>0</v>
       </c>
       <c r="M272" s="2">
         <v>0</v>
       </c>
       <c r="N272" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="273" spans="1:14">
       <c r="A273" s="2">
         <v>101254</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>834</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D273" s="2" t="s">
         <v>835</v>
       </c>
       <c r="E273" s="2">
         <v>2122</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G273" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H273" s="2" t="s">
         <v>836</v>
       </c>
       <c r="I273" s="2">
         <v>136</v>
       </c>
       <c r="J273" s="2">
         <v>13</v>
       </c>
       <c r="K273" s="2">
         <v>150</v>
       </c>
@@ -18407,132 +18407,132 @@
       </c>
       <c r="H277" s="2" t="s">
         <v>846</v>
       </c>
       <c r="I277" s="2">
         <v>138</v>
       </c>
       <c r="J277" s="2">
         <v>125</v>
       </c>
       <c r="K277" s="2">
         <v>150</v>
       </c>
       <c r="L277" s="2">
         <v>20</v>
       </c>
       <c r="M277" s="2">
         <v>0</v>
       </c>
       <c r="N277" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="278" spans="1:14">
       <c r="A278" s="2">
-        <v>112710</v>
+        <v>106840</v>
       </c>
       <c r="B278" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C278" s="2" t="s">
         <v>847</v>
       </c>
-      <c r="C278" s="2" t="s">
+      <c r="D278" s="2" t="s">
         <v>848</v>
       </c>
-      <c r="D278" s="2"/>
       <c r="E278" s="2">
-        <v>815</v>
+        <v>1426</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H278" s="2" t="s">
         <v>849</v>
       </c>
       <c r="I278" s="2">
         <v>139</v>
       </c>
       <c r="J278" s="2">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="K278" s="2">
         <v>150</v>
       </c>
       <c r="L278" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M278" s="2">
         <v>0</v>
       </c>
       <c r="N278" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="279" spans="1:14">
       <c r="A279" s="2">
-        <v>106840</v>
+        <v>112710</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>527</v>
+        <v>850</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="D279" s="2" t="s">
         <v>851</v>
       </c>
+      <c r="D279" s="2"/>
       <c r="E279" s="2">
-        <v>1426</v>
+        <v>815</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G279" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H279" s="2" t="s">
         <v>852</v>
       </c>
       <c r="I279" s="2">
         <v>139</v>
       </c>
       <c r="J279" s="2">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="K279" s="2">
         <v>150</v>
       </c>
       <c r="L279" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M279" s="2">
         <v>0</v>
       </c>
       <c r="N279" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="280" spans="1:14">
       <c r="A280" s="2">
         <v>106841</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D280" s="2" t="s">
         <v>853</v>
       </c>
       <c r="E280" s="2">
         <v>1497</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H280" s="2" t="s">
@@ -18667,132 +18667,132 @@
       </c>
       <c r="H283" s="2" t="s">
         <v>864</v>
       </c>
       <c r="I283" s="2">
         <v>141</v>
       </c>
       <c r="J283" s="2">
         <v>128</v>
       </c>
       <c r="K283" s="2">
         <v>150</v>
       </c>
       <c r="L283" s="2">
         <v>20</v>
       </c>
       <c r="M283" s="2">
         <v>0</v>
       </c>
       <c r="N283" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="284" spans="1:14">
       <c r="A284" s="2">
-        <v>112713</v>
+        <v>106843</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>865</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D284" s="2"/>
+        <v>847</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>866</v>
+      </c>
       <c r="E284" s="2">
-        <v>782</v>
+        <v>1010</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G284" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H284" s="2" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="I284" s="2">
         <v>142</v>
       </c>
       <c r="J284" s="2">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="K284" s="2">
         <v>150</v>
       </c>
       <c r="L284" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M284" s="2">
         <v>0</v>
       </c>
       <c r="N284" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="285" spans="1:14">
       <c r="A285" s="2">
-        <v>106843</v>
+        <v>112713</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>850</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="D285" s="2"/>
       <c r="E285" s="2">
-        <v>1010</v>
+        <v>782</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G285" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H285" s="2" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="I285" s="2">
         <v>142</v>
       </c>
       <c r="J285" s="2">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="K285" s="2">
         <v>150</v>
       </c>
       <c r="L285" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M285" s="2">
         <v>0</v>
       </c>
       <c r="N285" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="286" spans="1:14">
       <c r="A286" s="2">
         <v>106844</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>869</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>870</v>
       </c>
       <c r="D286" s="2" t="s">
         <v>871</v>
       </c>
       <c r="E286" s="2">
         <v>1567</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G286" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H286" s="2" t="s">
@@ -18889,258 +18889,258 @@
       </c>
       <c r="J288" s="2">
         <v>138</v>
       </c>
       <c r="K288" s="2">
         <v>150</v>
       </c>
       <c r="L288" s="2">
         <v>0</v>
       </c>
       <c r="M288" s="2">
         <v>0</v>
       </c>
       <c r="N288" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:14">
       <c r="A289" s="2">
         <v>106845</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>877</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="D289" s="2" t="s">
         <v>878</v>
       </c>
       <c r="E289" s="2">
         <v>1500</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G289" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H289" s="2" t="s">
         <v>879</v>
       </c>
       <c r="I289" s="2">
         <v>144</v>
       </c>
       <c r="J289" s="2">
         <v>131</v>
       </c>
       <c r="K289" s="2">
         <v>150</v>
       </c>
       <c r="L289" s="2">
         <v>20</v>
       </c>
       <c r="M289" s="2">
         <v>0</v>
       </c>
       <c r="N289" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="290" spans="1:14">
       <c r="A290" s="2">
-        <v>112716</v>
+        <v>106846</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>880</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="D290" s="2"/>
+        <v>881</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>882</v>
+      </c>
       <c r="E290" s="2">
-        <v>1569</v>
+        <v>1183</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G290" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H290" s="2" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="I290" s="2">
         <v>145</v>
       </c>
       <c r="J290" s="2">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="K290" s="2">
         <v>150</v>
       </c>
       <c r="L290" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M290" s="2">
         <v>0</v>
       </c>
       <c r="N290" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="291" spans="1:14">
       <c r="A291" s="2">
-        <v>106846</v>
+        <v>112716</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>469</v>
+      </c>
+      <c r="D291" s="2"/>
       <c r="E291" s="2">
-        <v>1183</v>
+        <v>1569</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G291" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H291" s="2" t="s">
         <v>885</v>
       </c>
       <c r="I291" s="2">
         <v>145</v>
       </c>
       <c r="J291" s="2">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="K291" s="2">
         <v>150</v>
       </c>
       <c r="L291" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M291" s="2">
         <v>0</v>
       </c>
       <c r="N291" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="292" spans="1:14">
       <c r="A292" s="2">
-        <v>106847</v>
+        <v>106831</v>
       </c>
       <c r="B292" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>805</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>806</v>
+      </c>
+      <c r="E292" s="2">
+        <v>1327</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G292" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H292" s="2" t="s">
         <v>886</v>
-      </c>
-[...16 lines deleted...]
-        <v>889</v>
       </c>
       <c r="I292" s="2">
         <v>146</v>
       </c>
       <c r="J292" s="2">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="K292" s="2">
         <v>150</v>
       </c>
       <c r="L292" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M292" s="2">
         <v>0</v>
       </c>
       <c r="N292" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="293" spans="1:14">
       <c r="A293" s="2">
-        <v>106831</v>
+        <v>106847</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>804</v>
+        <v>887</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>805</v>
+        <v>888</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>806</v>
+        <v>889</v>
       </c>
       <c r="E293" s="2">
-        <v>1327</v>
+        <v>1472</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G293" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H293" s="2" t="s">
         <v>890</v>
       </c>
       <c r="I293" s="2">
         <v>146</v>
       </c>
       <c r="J293" s="2">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="K293" s="2">
         <v>150</v>
       </c>
       <c r="L293" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M293" s="2">
         <v>0</v>
       </c>
       <c r="N293" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="294" spans="1:14">
       <c r="A294" s="2">
         <v>112718</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>891</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>892</v>
       </c>
       <c r="D294" s="2"/>
       <c r="E294" s="2">
         <v>1204</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G294" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H294" s="2" t="s">
         <v>893</v>
       </c>
@@ -19187,218 +19187,218 @@
       </c>
       <c r="H295" s="2" t="s">
         <v>896</v>
       </c>
       <c r="I295" s="2">
         <v>147</v>
       </c>
       <c r="J295" s="2">
         <v>134</v>
       </c>
       <c r="K295" s="2">
         <v>150</v>
       </c>
       <c r="L295" s="2">
         <v>20</v>
       </c>
       <c r="M295" s="2">
         <v>0</v>
       </c>
       <c r="N295" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="296" spans="1:14">
       <c r="A296" s="2">
-        <v>112719</v>
+        <v>106849</v>
       </c>
       <c r="B296" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C296" s="2" t="s">
         <v>897</v>
       </c>
-      <c r="C296" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D296" s="2"/>
+      <c r="D296" s="2" t="s">
+        <v>898</v>
+      </c>
       <c r="E296" s="2">
-        <v>1253</v>
+        <v>1399</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G296" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H296" s="2" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="I296" s="2">
         <v>148</v>
       </c>
       <c r="J296" s="2">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="K296" s="2">
         <v>150</v>
       </c>
       <c r="L296" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M296" s="2">
         <v>0</v>
       </c>
       <c r="N296" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="297" spans="1:14">
       <c r="A297" s="2">
-        <v>106849</v>
+        <v>112719</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>527</v>
+        <v>900</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>899</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="D297" s="2"/>
       <c r="E297" s="2">
-        <v>1399</v>
+        <v>1253</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H297" s="2" t="s">
         <v>901</v>
       </c>
       <c r="I297" s="2">
         <v>148</v>
       </c>
       <c r="J297" s="2">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="K297" s="2">
         <v>150</v>
       </c>
       <c r="L297" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M297" s="2">
         <v>0</v>
       </c>
       <c r="N297" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:14">
       <c r="A298" s="2">
-        <v>106850</v>
+        <v>112720</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>902</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>903</v>
       </c>
-      <c r="D298" s="2" t="s">
+      <c r="D298" s="2"/>
+      <c r="E298" s="2">
+        <v>803</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G298" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H298" s="2" t="s">
         <v>904</v>
-      </c>
-[...10 lines deleted...]
-        <v>905</v>
       </c>
       <c r="I298" s="2">
         <v>149</v>
       </c>
       <c r="J298" s="2">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="K298" s="2">
         <v>150</v>
       </c>
       <c r="L298" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M298" s="2">
         <v>0</v>
       </c>
       <c r="N298" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="299" spans="1:14">
       <c r="A299" s="2">
-        <v>112720</v>
+        <v>106850</v>
       </c>
       <c r="B299" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="C299" s="2" t="s">
         <v>906</v>
       </c>
-      <c r="C299" s="2" t="s">
+      <c r="D299" s="2" t="s">
         <v>907</v>
       </c>
-      <c r="D299" s="2"/>
       <c r="E299" s="2">
-        <v>803</v>
+        <v>1093</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G299" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H299" s="2" t="s">
         <v>908</v>
       </c>
       <c r="I299" s="2">
         <v>149</v>
       </c>
       <c r="J299" s="2">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="K299" s="2">
         <v>150</v>
       </c>
       <c r="L299" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M299" s="2">
         <v>0</v>
       </c>
       <c r="N299" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="300" spans="1:14">
       <c r="A300" s="2">
         <v>112721</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>909</v>
       </c>
       <c r="C300" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D300" s="2"/>
       <c r="E300" s="2">
         <v>573</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H300" s="2" t="s">
         <v>910</v>
       </c>
@@ -19445,650 +19445,650 @@
       </c>
       <c r="H301" s="2" t="s">
         <v>911</v>
       </c>
       <c r="I301" s="2">
         <v>150</v>
       </c>
       <c r="J301" s="2">
         <v>137</v>
       </c>
       <c r="K301" s="2">
         <v>150</v>
       </c>
       <c r="L301" s="2">
         <v>20</v>
       </c>
       <c r="M301" s="2">
         <v>0</v>
       </c>
       <c r="N301" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="302" spans="1:14">
       <c r="A302" s="2">
-        <v>106816</v>
+        <v>106852</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>541</v>
+        <v>685</v>
       </c>
       <c r="C302" s="2" t="s">
-        <v>726</v>
+        <v>686</v>
       </c>
       <c r="D302" s="2" t="s">
-        <v>727</v>
+        <v>687</v>
       </c>
       <c r="E302" s="2">
-        <v>679</v>
+        <v>1488</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G302" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H302" s="2" t="s">
         <v>912</v>
       </c>
       <c r="I302" s="2">
         <v>151</v>
       </c>
       <c r="J302" s="2">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="K302" s="2">
         <v>150</v>
       </c>
       <c r="L302" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M302" s="2">
         <v>0</v>
       </c>
       <c r="N302" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="303" spans="1:14">
       <c r="A303" s="2">
-        <v>106852</v>
+        <v>106816</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>685</v>
+        <v>541</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>686</v>
+        <v>728</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>687</v>
+        <v>729</v>
       </c>
       <c r="E303" s="2">
-        <v>1488</v>
+        <v>679</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G303" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H303" s="2" t="s">
         <v>913</v>
       </c>
       <c r="I303" s="2">
         <v>151</v>
       </c>
       <c r="J303" s="2">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="K303" s="2">
         <v>150</v>
       </c>
       <c r="L303" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M303" s="2">
         <v>0</v>
       </c>
       <c r="N303" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="304" spans="1:14">
       <c r="A304" s="2">
-        <v>106853</v>
+        <v>112723</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>485</v>
+        <v>914</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="D304" s="2"/>
       <c r="E304" s="2">
-        <v>1277</v>
+        <v>1617</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H304" s="2" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="I304" s="2">
         <v>152</v>
       </c>
       <c r="J304" s="2">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="K304" s="2">
         <v>150</v>
       </c>
       <c r="L304" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M304" s="2">
         <v>0</v>
       </c>
       <c r="N304" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="305" spans="1:14">
       <c r="A305" s="2">
-        <v>112723</v>
+        <v>106853</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>915</v>
+        <v>485</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="D305" s="2"/>
+        <v>486</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>487</v>
+      </c>
       <c r="E305" s="2">
-        <v>1617</v>
+        <v>1277</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G305" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H305" s="2" t="s">
         <v>917</v>
       </c>
       <c r="I305" s="2">
         <v>152</v>
       </c>
       <c r="J305" s="2">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="K305" s="2">
         <v>150</v>
       </c>
       <c r="L305" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M305" s="2">
         <v>0</v>
       </c>
       <c r="N305" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="306" spans="1:14">
       <c r="A306" s="2">
         <v>112724</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>918</v>
       </c>
       <c r="C306" s="2" t="s">
         <v>919</v>
       </c>
       <c r="D306" s="2"/>
       <c r="E306" s="2">
         <v>1258</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G306" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H306" s="2" t="s">
         <v>920</v>
       </c>
       <c r="I306" s="2">
         <v>153</v>
       </c>
       <c r="J306" s="2">
         <v>147</v>
       </c>
       <c r="K306" s="2">
         <v>150</v>
       </c>
       <c r="L306" s="2">
         <v>0</v>
       </c>
       <c r="M306" s="2">
         <v>0</v>
       </c>
       <c r="N306" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="307" spans="1:14">
       <c r="A307" s="2">
         <v>106854</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E307" s="2">
         <v>1135</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H307" s="2" t="s">
         <v>921</v>
       </c>
       <c r="I307" s="2">
         <v>153</v>
       </c>
       <c r="J307" s="2">
         <v>140</v>
       </c>
       <c r="K307" s="2">
         <v>150</v>
       </c>
       <c r="L307" s="2">
         <v>20</v>
       </c>
       <c r="M307" s="2">
         <v>0</v>
       </c>
       <c r="N307" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308" s="2">
-        <v>112725</v>
+        <v>106855</v>
       </c>
       <c r="B308" s="2" t="s">
         <v>922</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D308" s="2"/>
+        <v>923</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>924</v>
+      </c>
       <c r="E308" s="2">
-        <v>693</v>
+        <v>1031</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G308" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H308" s="2" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="I308" s="2">
         <v>154</v>
       </c>
       <c r="J308" s="2">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="K308" s="2">
         <v>150</v>
       </c>
       <c r="L308" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M308" s="2">
         <v>0</v>
       </c>
       <c r="N308" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309" s="2">
-        <v>106855</v>
+        <v>112725</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D309" s="2"/>
       <c r="E309" s="2">
-        <v>1031</v>
+        <v>693</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G309" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H309" s="2" t="s">
         <v>927</v>
       </c>
       <c r="I309" s="2">
         <v>154</v>
       </c>
       <c r="J309" s="2">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="K309" s="2">
         <v>150</v>
       </c>
       <c r="L309" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M309" s="2">
         <v>0</v>
       </c>
       <c r="N309" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="310" spans="1:14">
       <c r="A310" s="2">
-        <v>106856</v>
+        <v>112726</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>715</v>
+        <v>928</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>929</v>
+      </c>
+      <c r="D310" s="2"/>
       <c r="E310" s="2">
-        <v>1052</v>
+        <v>2223</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G310" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H310" s="2" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="I310" s="2">
         <v>155</v>
       </c>
       <c r="J310" s="2">
-        <v>142</v>
+        <v>7</v>
       </c>
       <c r="K310" s="2">
         <v>150</v>
       </c>
       <c r="L310" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M310" s="2">
         <v>0</v>
       </c>
       <c r="N310" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="311" spans="1:14">
       <c r="A311" s="2">
-        <v>112726</v>
+        <v>106856</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>929</v>
+        <v>711</v>
       </c>
       <c r="C311" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="E311" s="2">
+        <v>1052</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G311" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H311" s="2" t="s">
         <v>930</v>
-      </c>
-[...11 lines deleted...]
-        <v>923</v>
       </c>
       <c r="I311" s="2">
         <v>155</v>
       </c>
       <c r="J311" s="2">
-        <v>7</v>
+        <v>142</v>
       </c>
       <c r="K311" s="2">
         <v>150</v>
       </c>
       <c r="L311" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M311" s="2">
         <v>0</v>
       </c>
       <c r="N311" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="312" spans="1:14">
       <c r="A312" s="2">
         <v>112727</v>
       </c>
       <c r="B312" s="2" t="s">
         <v>931</v>
       </c>
       <c r="C312" s="2" t="s">
         <v>932</v>
       </c>
       <c r="D312" s="2"/>
       <c r="E312" s="2">
         <v>602</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G312" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H312" s="2" t="s">
         <v>933</v>
       </c>
       <c r="I312" s="2">
         <v>156</v>
       </c>
       <c r="J312" s="2">
         <v>149</v>
       </c>
       <c r="K312" s="2">
         <v>150</v>
       </c>
       <c r="L312" s="2">
         <v>0</v>
       </c>
       <c r="M312" s="2">
         <v>0</v>
       </c>
       <c r="N312" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="313" spans="1:14">
       <c r="A313" s="2">
         <v>106857</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="E313" s="2">
         <v>305</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G313" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H313" s="2" t="s">
         <v>934</v>
       </c>
       <c r="I313" s="2">
         <v>156</v>
       </c>
       <c r="J313" s="2">
         <v>143</v>
       </c>
       <c r="K313" s="2">
         <v>150</v>
       </c>
       <c r="L313" s="2">
         <v>20</v>
       </c>
       <c r="M313" s="2">
         <v>0</v>
       </c>
       <c r="N313" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="314" spans="1:14">
       <c r="A314" s="2">
-        <v>112728</v>
+        <v>106858</v>
       </c>
       <c r="B314" s="2" t="s">
         <v>935</v>
       </c>
       <c r="C314" s="2" t="s">
         <v>936</v>
       </c>
-      <c r="D314" s="2"/>
+      <c r="D314" s="2" t="s">
+        <v>937</v>
+      </c>
       <c r="E314" s="2">
-        <v>123</v>
+        <v>1532</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G314" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H314" s="2" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="I314" s="2">
         <v>157</v>
       </c>
       <c r="J314" s="2">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="K314" s="2">
         <v>150</v>
       </c>
       <c r="L314" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M314" s="2">
         <v>0</v>
       </c>
       <c r="N314" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="315" spans="1:14">
       <c r="A315" s="2">
-        <v>106858</v>
+        <v>112728</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>939</v>
-[...1 lines deleted...]
-      <c r="D315" s="2" t="s">
         <v>940</v>
       </c>
+      <c r="D315" s="2"/>
       <c r="E315" s="2">
-        <v>1532</v>
+        <v>123</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H315" s="2" t="s">
         <v>941</v>
       </c>
       <c r="I315" s="2">
         <v>157</v>
       </c>
       <c r="J315" s="2">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="K315" s="2">
         <v>150</v>
       </c>
       <c r="L315" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M315" s="2">
         <v>0</v>
       </c>
       <c r="N315" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="316" spans="1:14">
       <c r="A316" s="2">
         <v>106859</v>
       </c>
       <c r="B316" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C316" s="2" t="s">
         <v>520</v>
       </c>
       <c r="D316" s="2" t="s">
         <v>521</v>
       </c>
       <c r="E316" s="2">
         <v>23</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G316" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H316" s="2" t="s">
@@ -20135,220 +20135,220 @@
       </c>
       <c r="H317" s="2" t="s">
         <v>945</v>
       </c>
       <c r="I317" s="2">
         <v>158</v>
       </c>
       <c r="J317" s="2">
         <v>151</v>
       </c>
       <c r="K317" s="2">
         <v>150</v>
       </c>
       <c r="L317" s="2">
         <v>0</v>
       </c>
       <c r="M317" s="2">
         <v>0</v>
       </c>
       <c r="N317" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="318" spans="1:14">
       <c r="A318" s="2">
-        <v>106860</v>
+        <v>112730</v>
       </c>
       <c r="B318" s="2" t="s">
         <v>946</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="D318" s="2" t="s">
         <v>947</v>
       </c>
+      <c r="D318" s="2"/>
       <c r="E318" s="2">
-        <v>128</v>
+        <v>677</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H318" s="2" t="s">
         <v>948</v>
       </c>
       <c r="I318" s="2">
         <v>159</v>
       </c>
       <c r="J318" s="2">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="K318" s="2">
         <v>150</v>
       </c>
       <c r="L318" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M318" s="2">
         <v>0</v>
       </c>
       <c r="N318" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="319" spans="1:14">
       <c r="A319" s="2">
-        <v>112730</v>
+        <v>106860</v>
       </c>
       <c r="B319" s="2" t="s">
         <v>949</v>
       </c>
       <c r="C319" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="D319" s="2" t="s">
         <v>950</v>
       </c>
-      <c r="D319" s="2"/>
       <c r="E319" s="2">
-        <v>677</v>
+        <v>128</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G319" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H319" s="2" t="s">
         <v>951</v>
       </c>
       <c r="I319" s="2">
         <v>159</v>
       </c>
       <c r="J319" s="2">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="K319" s="2">
         <v>150</v>
       </c>
       <c r="L319" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M319" s="2">
         <v>0</v>
       </c>
       <c r="N319" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="320" spans="1:14">
       <c r="A320" s="2">
-        <v>106836</v>
+        <v>101251</v>
       </c>
       <c r="B320" s="2" t="s">
-        <v>828</v>
+        <v>952</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>661</v>
+        <v>231</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>829</v>
+        <v>953</v>
       </c>
       <c r="E320" s="2">
-        <v>181</v>
+        <v>1246</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G320" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H320" s="2" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="I320" s="2">
         <v>160</v>
       </c>
       <c r="J320" s="2">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="K320" s="2">
         <v>150</v>
       </c>
       <c r="L320" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M320" s="2">
         <v>0</v>
       </c>
       <c r="N320" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="321" spans="1:14">
       <c r="A321" s="2">
-        <v>101251</v>
+        <v>106836</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>953</v>
+        <v>828</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>231</v>
+        <v>665</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>954</v>
+        <v>829</v>
       </c>
       <c r="E321" s="2">
-        <v>1246</v>
+        <v>181</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G321" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H321" s="2" t="s">
         <v>955</v>
       </c>
       <c r="I321" s="2">
         <v>160</v>
       </c>
       <c r="J321" s="2">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="K321" s="2">
         <v>150</v>
       </c>
       <c r="L321" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M321" s="2">
         <v>0</v>
       </c>
       <c r="N321" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="322" spans="1:14">
       <c r="A322" s="2">
         <v>106862</v>
       </c>
       <c r="B322" s="2" t="s">
         <v>956</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D322" s="2" t="s">
         <v>957</v>
       </c>
       <c r="E322" s="2">
         <v>688</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G322" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H322" s="2" t="s">
@@ -20395,218 +20395,218 @@
       </c>
       <c r="H323" s="2" t="s">
         <v>960</v>
       </c>
       <c r="I323" s="2">
         <v>161</v>
       </c>
       <c r="J323" s="2">
         <v>154</v>
       </c>
       <c r="K323" s="2">
         <v>150</v>
       </c>
       <c r="L323" s="2">
         <v>0</v>
       </c>
       <c r="M323" s="2">
         <v>0</v>
       </c>
       <c r="N323" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="324" spans="1:14">
       <c r="A324" s="2">
-        <v>106863</v>
+        <v>112733</v>
       </c>
       <c r="B324" s="2" t="s">
         <v>961</v>
       </c>
       <c r="C324" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D324" s="2"/>
+      <c r="E324" s="2">
+        <v>878</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G324" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H324" s="2" t="s">
         <v>962</v>
-      </c>
-[...13 lines deleted...]
-        <v>964</v>
       </c>
       <c r="I324" s="2">
         <v>162</v>
       </c>
       <c r="J324" s="2">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="K324" s="2">
         <v>150</v>
       </c>
       <c r="L324" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M324" s="2">
         <v>0</v>
       </c>
       <c r="N324" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="325" spans="1:14">
       <c r="A325" s="2">
-        <v>112733</v>
+        <v>106863</v>
       </c>
       <c r="B325" s="2" t="s">
+        <v>963</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="D325" s="2" t="s">
         <v>965</v>
       </c>
-      <c r="C325" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D325" s="2"/>
       <c r="E325" s="2">
-        <v>878</v>
+        <v>554</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G325" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H325" s="2" t="s">
         <v>966</v>
       </c>
       <c r="I325" s="2">
         <v>162</v>
       </c>
       <c r="J325" s="2">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="K325" s="2">
         <v>150</v>
       </c>
       <c r="L325" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M325" s="2">
         <v>0</v>
       </c>
       <c r="N325" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="326" spans="1:14">
       <c r="A326" s="2">
-        <v>112734</v>
+        <v>106864</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>967</v>
       </c>
       <c r="C326" s="2" t="s">
         <v>968</v>
       </c>
-      <c r="D326" s="2"/>
+      <c r="D326" s="2" t="s">
+        <v>969</v>
+      </c>
       <c r="E326" s="2">
-        <v>547</v>
+        <v>741</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G326" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H326" s="2" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="I326" s="2">
         <v>163</v>
       </c>
       <c r="J326" s="2">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="K326" s="2">
         <v>150</v>
       </c>
       <c r="L326" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M326" s="2">
         <v>0</v>
       </c>
       <c r="N326" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="327" spans="1:14">
       <c r="A327" s="2">
-        <v>106864</v>
+        <v>112734</v>
       </c>
       <c r="B327" s="2" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>971</v>
-[...1 lines deleted...]
-      <c r="D327" s="2" t="s">
         <v>972</v>
       </c>
+      <c r="D327" s="2"/>
       <c r="E327" s="2">
-        <v>741</v>
+        <v>547</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G327" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H327" s="2" t="s">
         <v>973</v>
       </c>
       <c r="I327" s="2">
         <v>163</v>
       </c>
       <c r="J327" s="2">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="K327" s="2">
         <v>150</v>
       </c>
       <c r="L327" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M327" s="2">
         <v>0</v>
       </c>
       <c r="N327" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="328" spans="1:14">
       <c r="A328" s="2">
         <v>106865</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C328" s="2" t="s">
         <v>974</v>
       </c>
       <c r="D328" s="2" t="s">
         <v>975</v>
       </c>
       <c r="E328" s="2">
         <v>1492</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G328" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H328" s="2" t="s">
@@ -20653,220 +20653,220 @@
       </c>
       <c r="H329" s="2" t="s">
         <v>978</v>
       </c>
       <c r="I329" s="2">
         <v>164</v>
       </c>
       <c r="J329" s="2">
         <v>157</v>
       </c>
       <c r="K329" s="2">
         <v>150</v>
       </c>
       <c r="L329" s="2">
         <v>0</v>
       </c>
       <c r="M329" s="2">
         <v>0</v>
       </c>
       <c r="N329" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="330" spans="1:14">
       <c r="A330" s="2">
-        <v>106866</v>
+        <v>106843</v>
       </c>
       <c r="B330" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="E330" s="2">
+        <v>907</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G330" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H330" s="2" t="s">
         <v>979</v>
-      </c>
-[...16 lines deleted...]
-        <v>981</v>
       </c>
       <c r="I330" s="2">
         <v>165</v>
       </c>
       <c r="J330" s="2">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="K330" s="2">
         <v>150</v>
       </c>
       <c r="L330" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M330" s="2">
         <v>0</v>
       </c>
       <c r="N330" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="331" spans="1:14">
       <c r="A331" s="2">
-        <v>106843</v>
+        <v>106866</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>866</v>
+        <v>980</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>850</v>
+        <v>69</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>867</v>
+        <v>981</v>
       </c>
       <c r="E331" s="2">
-        <v>907</v>
+        <v>983</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H331" s="2" t="s">
         <v>982</v>
       </c>
       <c r="I331" s="2">
         <v>165</v>
       </c>
       <c r="J331" s="2">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="K331" s="2">
         <v>150</v>
       </c>
       <c r="L331" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M331" s="2">
         <v>0</v>
       </c>
       <c r="N331" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="332" spans="1:14">
       <c r="A332" s="2">
-        <v>112737</v>
+        <v>106867</v>
       </c>
       <c r="B332" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="D332" s="2" t="s">
         <v>983</v>
       </c>
-      <c r="C332" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D332" s="2"/>
       <c r="E332" s="2">
-        <v>885</v>
+        <v>634</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G332" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H332" s="2" t="s">
         <v>984</v>
       </c>
       <c r="I332" s="2">
         <v>166</v>
       </c>
       <c r="J332" s="2">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="K332" s="2">
         <v>150</v>
       </c>
       <c r="L332" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M332" s="2">
         <v>0</v>
       </c>
       <c r="N332" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="333" spans="1:14">
       <c r="A333" s="2">
-        <v>106867</v>
+        <v>112737</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>53</v>
+        <v>985</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>524</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="D333" s="2"/>
       <c r="E333" s="2">
-        <v>634</v>
+        <v>885</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G333" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H333" s="2" t="s">
         <v>986</v>
       </c>
       <c r="I333" s="2">
         <v>166</v>
       </c>
       <c r="J333" s="2">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="K333" s="2">
         <v>150</v>
       </c>
       <c r="L333" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M333" s="2">
         <v>0</v>
       </c>
       <c r="N333" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="334" spans="1:14">
       <c r="A334" s="2">
         <v>106868</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>987</v>
       </c>
       <c r="C334" s="2" t="s">
         <v>988</v>
       </c>
       <c r="D334" s="2" t="s">
         <v>989</v>
       </c>
       <c r="E334" s="2">
         <v>376</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G334" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H334" s="2" t="s">
@@ -20961,51 +20961,51 @@
       </c>
       <c r="J336" s="2">
         <v>161</v>
       </c>
       <c r="K336" s="2">
         <v>150</v>
       </c>
       <c r="L336" s="2">
         <v>0</v>
       </c>
       <c r="M336" s="2">
         <v>0</v>
       </c>
       <c r="N336" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="337" spans="1:14">
       <c r="A337" s="2">
         <v>106869</v>
       </c>
       <c r="B337" s="2" t="s">
         <v>636</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D337" s="2" t="s">
         <v>997</v>
       </c>
       <c r="E337" s="2">
         <v>237</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H337" s="2" t="s">
         <v>998</v>
       </c>
       <c r="I337" s="2">
         <v>168</v>
       </c>
       <c r="J337" s="2">
         <v>154</v>
       </c>
       <c r="K337" s="2">
         <v>150</v>
       </c>
@@ -21135,168 +21135,168 @@
       </c>
       <c r="J340" s="2">
         <v>156</v>
       </c>
       <c r="K340" s="2">
         <v>150</v>
       </c>
       <c r="L340" s="2">
         <v>20</v>
       </c>
       <c r="M340" s="2">
         <v>0</v>
       </c>
       <c r="N340" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="341" spans="1:14">
       <c r="A341" s="2">
         <v>112741</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>1010</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="D341" s="2"/>
       <c r="E341" s="2">
         <v>1575</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H341" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="I341" s="2">
         <v>170</v>
       </c>
       <c r="J341" s="2">
         <v>163</v>
       </c>
       <c r="K341" s="2">
         <v>150</v>
       </c>
       <c r="L341" s="2">
         <v>0</v>
       </c>
       <c r="M341" s="2">
         <v>0</v>
       </c>
       <c r="N341" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="342" spans="1:14">
       <c r="A342" s="2">
-        <v>112742</v>
+        <v>106872</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="C342" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="D342" s="2" t="s">
         <v>1013</v>
       </c>
-      <c r="D342" s="2"/>
       <c r="E342" s="2">
-        <v>1249</v>
+        <v>839</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G342" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H342" s="2" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="I342" s="2">
         <v>171</v>
       </c>
       <c r="J342" s="2">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="K342" s="2">
         <v>150</v>
       </c>
       <c r="L342" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M342" s="2">
         <v>0</v>
       </c>
       <c r="N342" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="343" spans="1:14">
       <c r="A343" s="2">
-        <v>106872</v>
+        <v>112742</v>
       </c>
       <c r="B343" s="2" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>1016</v>
+      </c>
+      <c r="D343" s="2"/>
       <c r="E343" s="2">
-        <v>839</v>
+        <v>1249</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G343" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H343" s="2" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="I343" s="2">
         <v>171</v>
       </c>
       <c r="J343" s="2">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="K343" s="2">
         <v>150</v>
       </c>
       <c r="L343" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M343" s="2">
         <v>0</v>
       </c>
       <c r="N343" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="344" spans="1:14">
       <c r="A344" s="2">
         <v>106873</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>1017</v>
       </c>
       <c r="C344" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="D344" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="E344" s="2">
         <v>994</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G344" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H344" s="2" t="s">
@@ -21349,54 +21349,54 @@
       </c>
       <c r="J345" s="2">
         <v>165</v>
       </c>
       <c r="K345" s="2">
         <v>150</v>
       </c>
       <c r="L345" s="2">
         <v>0</v>
       </c>
       <c r="M345" s="2">
         <v>0</v>
       </c>
       <c r="N345" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="346" spans="1:14">
       <c r="A346" s="2">
         <v>106874</v>
       </c>
       <c r="B346" s="2" t="s">
         <v>121</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D346" s="2" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="E346" s="2">
         <v>1007</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G346" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H346" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="I346" s="2">
         <v>173</v>
       </c>
       <c r="J346" s="2">
         <v>159</v>
       </c>
       <c r="K346" s="2">
         <v>150</v>
       </c>
       <c r="L346" s="2">
         <v>20</v>
       </c>
@@ -21431,132 +21431,132 @@
       </c>
       <c r="H347" s="2" t="s">
         <v>1025</v>
       </c>
       <c r="I347" s="2">
         <v>173</v>
       </c>
       <c r="J347" s="2">
         <v>8</v>
       </c>
       <c r="K347" s="2">
         <v>150</v>
       </c>
       <c r="L347" s="2">
         <v>0</v>
       </c>
       <c r="M347" s="2">
         <v>0</v>
       </c>
       <c r="N347" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="348" spans="1:14">
       <c r="A348" s="2">
-        <v>112745</v>
+        <v>106875</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="C348" s="2" t="s">
         <v>1027</v>
       </c>
-      <c r="D348" s="2"/>
+      <c r="D348" s="2" t="s">
+        <v>1028</v>
+      </c>
       <c r="E348" s="2">
-        <v>1023</v>
+        <v>1322</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G348" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H348" s="2" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="I348" s="2">
         <v>174</v>
       </c>
       <c r="J348" s="2">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="K348" s="2">
         <v>150</v>
       </c>
       <c r="L348" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M348" s="2">
         <v>0</v>
       </c>
       <c r="N348" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="349" spans="1:14">
       <c r="A349" s="2">
-        <v>106875</v>
+        <v>112745</v>
       </c>
       <c r="B349" s="2" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>1030</v>
-[...1 lines deleted...]
-      <c r="D349" s="2" t="s">
         <v>1031</v>
       </c>
+      <c r="D349" s="2"/>
       <c r="E349" s="2">
-        <v>1322</v>
+        <v>1023</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G349" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H349" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="I349" s="2">
         <v>174</v>
       </c>
       <c r="J349" s="2">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="K349" s="2">
         <v>150</v>
       </c>
       <c r="L349" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M349" s="2">
         <v>0</v>
       </c>
       <c r="N349" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="350" spans="1:14">
       <c r="A350" s="2">
         <v>106876</v>
       </c>
       <c r="B350" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C350" s="2" t="s">
         <v>1033</v>
       </c>
       <c r="D350" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="E350" s="2">
         <v>1164</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G350" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H350" s="2" t="s">
@@ -21650,173 +21650,173 @@
       </c>
       <c r="I352" s="2">
         <v>176</v>
       </c>
       <c r="J352" s="2">
         <v>162</v>
       </c>
       <c r="K352" s="2">
         <v>150</v>
       </c>
       <c r="L352" s="2">
         <v>20</v>
       </c>
       <c r="M352" s="2">
         <v>0</v>
       </c>
       <c r="N352" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="353" spans="1:14">
       <c r="A353" s="2">
         <v>106918</v>
       </c>
       <c r="B353" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C353" s="2" t="s">
         <v>1043</v>
       </c>
       <c r="D353" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="E353" s="2">
         <v>324</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G353" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H353" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="I353" s="2">
         <v>176</v>
       </c>
       <c r="J353" s="2">
         <v>168</v>
       </c>
       <c r="K353" s="2">
         <v>150</v>
       </c>
       <c r="L353" s="2">
         <v>0</v>
       </c>
       <c r="M353" s="2">
         <v>0</v>
       </c>
       <c r="N353" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="354" spans="1:14">
       <c r="A354" s="2">
-        <v>112748</v>
+        <v>106878</v>
       </c>
       <c r="B354" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C354" s="2" t="s">
         <v>1046</v>
       </c>
-      <c r="C354" s="2" t="s">
+      <c r="D354" s="2" t="s">
         <v>1047</v>
       </c>
-      <c r="D354" s="2"/>
       <c r="E354" s="2">
-        <v>1105</v>
+        <v>1185</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G354" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H354" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="I354" s="2">
         <v>177</v>
       </c>
       <c r="J354" s="2">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="K354" s="2">
         <v>150</v>
       </c>
       <c r="L354" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M354" s="2">
         <v>0</v>
       </c>
       <c r="N354" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="355" spans="1:14">
       <c r="A355" s="2">
-        <v>106878</v>
+        <v>112748</v>
       </c>
       <c r="B355" s="2" t="s">
-        <v>117</v>
+        <v>1049</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="D355" s="2" t="s">
         <v>1050</v>
       </c>
+      <c r="D355" s="2"/>
       <c r="E355" s="2">
-        <v>1185</v>
+        <v>1105</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G355" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H355" s="2" t="s">
         <v>1051</v>
       </c>
       <c r="I355" s="2">
         <v>177</v>
       </c>
       <c r="J355" s="2">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="K355" s="2">
         <v>150</v>
       </c>
       <c r="L355" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M355" s="2">
         <v>0</v>
       </c>
       <c r="N355" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="356" spans="1:14">
       <c r="A356" s="2">
         <v>106879</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>422</v>
       </c>
       <c r="C356" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="D356" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="E356" s="2">
         <v>927</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G356" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H356" s="2" t="s">
@@ -21865,218 +21865,218 @@
       </c>
       <c r="H357" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="I357" s="2">
         <v>178</v>
       </c>
       <c r="J357" s="2">
         <v>170</v>
       </c>
       <c r="K357" s="2">
         <v>150</v>
       </c>
       <c r="L357" s="2">
         <v>0</v>
       </c>
       <c r="M357" s="2">
         <v>0</v>
       </c>
       <c r="N357" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="358" spans="1:14">
       <c r="A358" s="2">
-        <v>106880</v>
+        <v>112750</v>
       </c>
       <c r="B358" s="2" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="C358" s="2" t="s">
-        <v>1056</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="D358" s="2"/>
       <c r="E358" s="2">
-        <v>844</v>
+        <v>1082</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G358" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H358" s="2" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="I358" s="2">
         <v>179</v>
       </c>
       <c r="J358" s="2">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="K358" s="2">
         <v>150</v>
       </c>
       <c r="L358" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M358" s="2">
         <v>0</v>
       </c>
       <c r="N358" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="359" spans="1:14">
       <c r="A359" s="2">
-        <v>112750</v>
+        <v>106880</v>
       </c>
       <c r="B359" s="2" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="D359" s="2"/>
+        <v>1056</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>1057</v>
+      </c>
       <c r="E359" s="2">
-        <v>1082</v>
+        <v>844</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G359" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H359" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="I359" s="2">
         <v>179</v>
       </c>
       <c r="J359" s="2">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="K359" s="2">
         <v>150</v>
       </c>
       <c r="L359" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M359" s="2">
         <v>0</v>
       </c>
       <c r="N359" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="360" spans="1:14">
       <c r="A360" s="2">
-        <v>112751</v>
+        <v>106881</v>
       </c>
       <c r="B360" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C360" s="2" t="s">
         <v>1063</v>
       </c>
-      <c r="C360" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D360" s="2"/>
+      <c r="D360" s="2" t="s">
+        <v>1064</v>
+      </c>
       <c r="E360" s="2">
-        <v>2210</v>
+        <v>1294</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G360" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H360" s="2" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="I360" s="2">
         <v>180</v>
       </c>
       <c r="J360" s="2">
-        <v>9</v>
+        <v>166</v>
       </c>
       <c r="K360" s="2">
         <v>150</v>
       </c>
       <c r="L360" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M360" s="2">
         <v>0</v>
       </c>
       <c r="N360" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="361" spans="1:14">
       <c r="A361" s="2">
-        <v>106881</v>
+        <v>112751</v>
       </c>
       <c r="B361" s="2" t="s">
-        <v>175</v>
+        <v>1066</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>1065</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D361" s="2"/>
       <c r="E361" s="2">
-        <v>1294</v>
+        <v>2210</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G361" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H361" s="2" t="s">
         <v>1067</v>
       </c>
       <c r="I361" s="2">
         <v>180</v>
       </c>
       <c r="J361" s="2">
-        <v>166</v>
+        <v>9</v>
       </c>
       <c r="K361" s="2">
         <v>150</v>
       </c>
       <c r="L361" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M361" s="2">
         <v>0</v>
       </c>
       <c r="N361" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="362" spans="1:14">
       <c r="A362" s="2">
         <v>106882</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>464</v>
       </c>
       <c r="C362" s="2" t="s">
         <v>974</v>
       </c>
       <c r="D362" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="E362" s="2">
         <v>2020</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G362" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H362" s="2" t="s">
@@ -22123,218 +22123,218 @@
       </c>
       <c r="H363" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="I363" s="2">
         <v>181</v>
       </c>
       <c r="J363" s="2">
         <v>172</v>
       </c>
       <c r="K363" s="2">
         <v>150</v>
       </c>
       <c r="L363" s="2">
         <v>0</v>
       </c>
       <c r="M363" s="2">
         <v>0</v>
       </c>
       <c r="N363" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="364" spans="1:14">
       <c r="A364" s="2">
-        <v>106883</v>
+        <v>112753</v>
       </c>
       <c r="B364" s="2" t="s">
         <v>1073</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="D364" s="2" t="s">
         <v>1074</v>
       </c>
+      <c r="D364" s="2"/>
       <c r="E364" s="2">
-        <v>1036</v>
+        <v>1292</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G364" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H364" s="2" t="s">
         <v>1075</v>
       </c>
       <c r="I364" s="2">
         <v>182</v>
       </c>
       <c r="J364" s="2">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="K364" s="2">
         <v>150</v>
       </c>
       <c r="L364" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M364" s="2">
         <v>0</v>
       </c>
       <c r="N364" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="365" spans="1:14">
       <c r="A365" s="2">
-        <v>112753</v>
+        <v>106883</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="C365" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="D365" s="2" t="s">
         <v>1077</v>
       </c>
-      <c r="D365" s="2"/>
       <c r="E365" s="2">
-        <v>1292</v>
+        <v>1036</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G365" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H365" s="2" t="s">
         <v>1078</v>
       </c>
       <c r="I365" s="2">
         <v>182</v>
       </c>
       <c r="J365" s="2">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="K365" s="2">
         <v>150</v>
       </c>
       <c r="L365" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M365" s="2">
         <v>0</v>
       </c>
       <c r="N365" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="366" spans="1:14">
       <c r="A366" s="2">
-        <v>112754</v>
+        <v>106884</v>
       </c>
       <c r="B366" s="2" t="s">
-        <v>573</v>
+        <v>485</v>
       </c>
       <c r="C366" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="E366" s="2">
+        <v>1231</v>
+      </c>
+      <c r="F366" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G366" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H366" s="2" t="s">
         <v>1079</v>
-      </c>
-[...11 lines deleted...]
-        <v>1078</v>
       </c>
       <c r="I366" s="2">
         <v>183</v>
       </c>
       <c r="J366" s="2">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="K366" s="2">
         <v>150</v>
       </c>
       <c r="L366" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M366" s="2">
         <v>0</v>
       </c>
       <c r="N366" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="367" spans="1:14">
       <c r="A367" s="2">
-        <v>106884</v>
+        <v>112754</v>
       </c>
       <c r="B367" s="2" t="s">
-        <v>485</v>
+        <v>573</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>1080</v>
+      </c>
+      <c r="D367" s="2"/>
       <c r="E367" s="2">
-        <v>1231</v>
+        <v>1334</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G367" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H367" s="2" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="I367" s="2">
         <v>183</v>
       </c>
       <c r="J367" s="2">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="K367" s="2">
         <v>150</v>
       </c>
       <c r="L367" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M367" s="2">
         <v>0</v>
       </c>
       <c r="N367" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="368" spans="1:14">
       <c r="A368" s="2">
         <v>106885</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>1081</v>
       </c>
       <c r="C368" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="D368" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="E368" s="2">
         <v>1130</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G368" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H368" s="2" t="s">
@@ -22342,270 +22342,270 @@
       </c>
       <c r="I368" s="2">
         <v>184</v>
       </c>
       <c r="J368" s="2">
         <v>169</v>
       </c>
       <c r="K368" s="2">
         <v>150</v>
       </c>
       <c r="L368" s="2">
         <v>20</v>
       </c>
       <c r="M368" s="2">
         <v>0</v>
       </c>
       <c r="N368" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="369" spans="1:14">
       <c r="A369" s="2">
         <v>112755</v>
       </c>
       <c r="B369" s="2" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C369" s="2" t="s">
         <v>1085</v>
       </c>
       <c r="D369" s="2"/>
       <c r="E369" s="2">
         <v>1400</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G369" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H369" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="I369" s="2">
         <v>184</v>
       </c>
       <c r="J369" s="2">
         <v>175</v>
       </c>
       <c r="K369" s="2">
         <v>150</v>
       </c>
       <c r="L369" s="2">
         <v>0</v>
       </c>
       <c r="M369" s="2">
         <v>0</v>
       </c>
       <c r="N369" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="370" spans="1:14">
       <c r="A370" s="2">
-        <v>106886</v>
+        <v>112756</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>1087</v>
       </c>
       <c r="C370" s="2" t="s">
         <v>1088</v>
       </c>
-      <c r="D370" s="2" t="s">
+      <c r="D370" s="2"/>
+      <c r="E370" s="2">
+        <v>783</v>
+      </c>
+      <c r="F370" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G370" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H370" s="2" t="s">
         <v>1089</v>
-      </c>
-[...10 lines deleted...]
-        <v>1090</v>
       </c>
       <c r="I370" s="2">
         <v>185</v>
       </c>
       <c r="J370" s="2">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="K370" s="2">
         <v>150</v>
       </c>
       <c r="L370" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M370" s="2">
         <v>0</v>
       </c>
       <c r="N370" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="371" spans="1:14">
       <c r="A371" s="2">
-        <v>112756</v>
+        <v>106886</v>
       </c>
       <c r="B371" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C371" s="2" t="s">
         <v>1091</v>
       </c>
-      <c r="C371" s="2" t="s">
+      <c r="D371" s="2" t="s">
         <v>1092</v>
       </c>
-      <c r="D371" s="2"/>
       <c r="E371" s="2">
-        <v>783</v>
+        <v>1117</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G371" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H371" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="I371" s="2">
         <v>185</v>
       </c>
       <c r="J371" s="2">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="K371" s="2">
         <v>150</v>
       </c>
       <c r="L371" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M371" s="2">
         <v>0</v>
       </c>
       <c r="N371" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="372" spans="1:14">
       <c r="A372" s="2">
-        <v>106823</v>
+        <v>106887</v>
       </c>
       <c r="B372" s="2" t="s">
-        <v>766</v>
+        <v>1094</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>72</v>
+        <v>1018</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>767</v>
+        <v>1095</v>
       </c>
       <c r="E372" s="2">
-        <v>947</v>
+        <v>2119</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G372" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H372" s="2" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="I372" s="2">
         <v>186</v>
       </c>
       <c r="J372" s="2">
-        <v>177</v>
+        <v>16</v>
       </c>
       <c r="K372" s="2">
         <v>150</v>
       </c>
       <c r="L372" s="2">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="M372" s="2">
         <v>0</v>
       </c>
       <c r="N372" s="2">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="373" spans="1:14">
       <c r="A373" s="2">
-        <v>106887</v>
+        <v>106823</v>
       </c>
       <c r="B373" s="2" t="s">
-        <v>1095</v>
+        <v>764</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>1018</v>
+        <v>69</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>1096</v>
+        <v>765</v>
       </c>
       <c r="E373" s="2">
-        <v>2119</v>
+        <v>947</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G373" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H373" s="2" t="s">
         <v>1097</v>
       </c>
       <c r="I373" s="2">
         <v>186</v>
       </c>
       <c r="J373" s="2">
-        <v>16</v>
+        <v>177</v>
       </c>
       <c r="K373" s="2">
         <v>150</v>
       </c>
       <c r="L373" s="2">
-        <v>150</v>
+        <v>0</v>
       </c>
       <c r="M373" s="2">
         <v>0</v>
       </c>
       <c r="N373" s="2">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="374" spans="1:14">
       <c r="A374" s="2">
         <v>106888</v>
       </c>
       <c r="B374" s="2" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D374" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="E374" s="2">
         <v>1037</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G374" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H374" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="I374" s="2">
         <v>187</v>
       </c>
       <c r="J374" s="2">
         <v>171</v>
       </c>
       <c r="K374" s="2">
         <v>150</v>
       </c>
@@ -22641,220 +22641,220 @@
       </c>
       <c r="H375" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="I375" s="2">
         <v>187</v>
       </c>
       <c r="J375" s="2">
         <v>178</v>
       </c>
       <c r="K375" s="2">
         <v>150</v>
       </c>
       <c r="L375" s="2">
         <v>0</v>
       </c>
       <c r="M375" s="2">
         <v>0</v>
       </c>
       <c r="N375" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="376" spans="1:14">
       <c r="A376" s="2">
-        <v>106889</v>
+        <v>112759</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>1103</v>
       </c>
       <c r="C376" s="2" t="s">
         <v>1104</v>
       </c>
-      <c r="D376" s="2" t="s">
+      <c r="D376" s="2"/>
+      <c r="E376" s="2">
+        <v>1155</v>
+      </c>
+      <c r="F376" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G376" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H376" s="2" t="s">
         <v>1105</v>
-      </c>
-[...10 lines deleted...]
-        <v>1106</v>
       </c>
       <c r="I376" s="2">
         <v>188</v>
       </c>
       <c r="J376" s="2">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="K376" s="2">
         <v>150</v>
       </c>
       <c r="L376" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M376" s="2">
         <v>0</v>
       </c>
       <c r="N376" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="377" spans="1:14">
       <c r="A377" s="2">
-        <v>112759</v>
+        <v>106889</v>
       </c>
       <c r="B377" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C377" s="2" t="s">
         <v>1107</v>
       </c>
-      <c r="C377" s="2" t="s">
+      <c r="D377" s="2" t="s">
         <v>1108</v>
       </c>
-      <c r="D377" s="2"/>
       <c r="E377" s="2">
-        <v>1155</v>
+        <v>439</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G377" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H377" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="I377" s="2">
         <v>188</v>
       </c>
       <c r="J377" s="2">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="K377" s="2">
         <v>150</v>
       </c>
       <c r="L377" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M377" s="2">
         <v>0</v>
       </c>
       <c r="N377" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="378" spans="1:14">
       <c r="A378" s="2">
-        <v>106774</v>
+        <v>106890</v>
       </c>
       <c r="B378" s="2" t="s">
-        <v>89</v>
+        <v>611</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>477</v>
+        <v>612</v>
       </c>
       <c r="D378" s="2" t="s">
-        <v>478</v>
+        <v>613</v>
       </c>
       <c r="E378" s="2">
-        <v>499</v>
+        <v>134</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G378" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H378" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="I378" s="2">
         <v>189</v>
       </c>
       <c r="J378" s="2">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="K378" s="2">
         <v>150</v>
       </c>
       <c r="L378" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M378" s="2">
         <v>0</v>
       </c>
       <c r="N378" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="379" spans="1:14">
       <c r="A379" s="2">
-        <v>106890</v>
+        <v>106774</v>
       </c>
       <c r="B379" s="2" t="s">
-        <v>611</v>
+        <v>89</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>612</v>
+        <v>474</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>613</v>
+        <v>475</v>
       </c>
       <c r="E379" s="2">
-        <v>134</v>
+        <v>499</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G379" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H379" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="I379" s="2">
         <v>189</v>
       </c>
       <c r="J379" s="2">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="K379" s="2">
         <v>150</v>
       </c>
       <c r="L379" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M379" s="2">
         <v>0</v>
       </c>
       <c r="N379" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="380" spans="1:14">
       <c r="A380" s="2">
         <v>106891</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="C380" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="D380" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="E380" s="2">
         <v>910</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G380" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H380" s="2" t="s">
@@ -22901,220 +22901,220 @@
       </c>
       <c r="H381" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="I381" s="2">
         <v>190</v>
       </c>
       <c r="J381" s="2">
         <v>181</v>
       </c>
       <c r="K381" s="2">
         <v>150</v>
       </c>
       <c r="L381" s="2">
         <v>0</v>
       </c>
       <c r="M381" s="2">
         <v>0</v>
       </c>
       <c r="N381" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="382" spans="1:14">
       <c r="A382" s="2">
-        <v>106892</v>
+        <v>106937</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>1119</v>
       </c>
       <c r="C382" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="D382" s="2" t="s">
         <v>1120</v>
       </c>
-      <c r="D382" s="2" t="s">
+      <c r="E382" s="2">
+        <v>437</v>
+      </c>
+      <c r="F382" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G382" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H382" s="2" t="s">
         <v>1121</v>
-      </c>
-[...10 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="I382" s="2">
         <v>191</v>
       </c>
       <c r="J382" s="2">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="K382" s="2">
         <v>150</v>
       </c>
       <c r="L382" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M382" s="2">
         <v>0</v>
       </c>
       <c r="N382" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="383" spans="1:14">
       <c r="A383" s="2">
-        <v>106937</v>
+        <v>106892</v>
       </c>
       <c r="B383" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C383" s="2" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="D383" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="E383" s="2">
-        <v>437</v>
+        <v>1230</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G383" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H383" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="I383" s="2">
         <v>191</v>
       </c>
       <c r="J383" s="2">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="K383" s="2">
         <v>150</v>
       </c>
       <c r="L383" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M383" s="2">
         <v>0</v>
       </c>
       <c r="N383" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="384" spans="1:14">
       <c r="A384" s="2">
-        <v>110599</v>
+        <v>106893</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>636</v>
       </c>
       <c r="C384" s="2" t="s">
         <v>1126</v>
       </c>
-      <c r="D384" s="2"/>
+      <c r="D384" s="2" t="s">
+        <v>1127</v>
+      </c>
       <c r="E384" s="2">
-        <v>127</v>
+        <v>724</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G384" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H384" s="2" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="I384" s="2">
         <v>192</v>
       </c>
       <c r="J384" s="2">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="K384" s="2">
         <v>150</v>
       </c>
       <c r="L384" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M384" s="2">
         <v>0</v>
       </c>
       <c r="N384" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="385" spans="1:14">
       <c r="A385" s="2">
-        <v>106893</v>
+        <v>110599</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>636</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>1128</v>
-[...1 lines deleted...]
-      <c r="D385" s="2" t="s">
         <v>1129</v>
       </c>
+      <c r="D385" s="2"/>
       <c r="E385" s="2">
-        <v>724</v>
+        <v>127</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G385" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H385" s="2" t="s">
         <v>1130</v>
       </c>
       <c r="I385" s="2">
         <v>192</v>
       </c>
       <c r="J385" s="2">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="K385" s="2">
         <v>150</v>
       </c>
       <c r="L385" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M385" s="2">
         <v>0</v>
       </c>
       <c r="N385" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="386" spans="1:14">
       <c r="A386" s="2">
         <v>106894</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C386" s="2" t="s">
         <v>815</v>
       </c>
       <c r="D386" s="2" t="s">
         <v>816</v>
       </c>
       <c r="E386" s="2">
         <v>1287</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G386" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H386" s="2" t="s">
@@ -23125,518 +23125,518 @@
       </c>
       <c r="J386" s="2">
         <v>177</v>
       </c>
       <c r="K386" s="2">
         <v>150</v>
       </c>
       <c r="L386" s="2">
         <v>20</v>
       </c>
       <c r="M386" s="2">
         <v>0</v>
       </c>
       <c r="N386" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="387" spans="1:14">
       <c r="A387" s="2">
         <v>112764</v>
       </c>
       <c r="B387" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D387" s="2"/>
       <c r="E387" s="2">
         <v>619</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G387" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H387" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="I387" s="2">
         <v>193</v>
       </c>
       <c r="J387" s="2">
         <v>184</v>
       </c>
       <c r="K387" s="2">
         <v>150</v>
       </c>
       <c r="L387" s="2">
         <v>0</v>
       </c>
       <c r="M387" s="2">
         <v>0</v>
       </c>
       <c r="N387" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="388" spans="1:14">
       <c r="A388" s="2">
-        <v>106895</v>
+        <v>112765</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>1134</v>
       </c>
       <c r="C388" s="2" t="s">
         <v>1135</v>
       </c>
-      <c r="D388" s="2" t="s">
+      <c r="D388" s="2"/>
+      <c r="E388" s="2">
+        <v>1242</v>
+      </c>
+      <c r="F388" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G388" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H388" s="2" t="s">
         <v>1136</v>
-      </c>
-[...10 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="I388" s="2">
         <v>194</v>
       </c>
       <c r="J388" s="2">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="K388" s="2">
         <v>150</v>
       </c>
       <c r="L388" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M388" s="2">
         <v>0</v>
       </c>
       <c r="N388" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="389" spans="1:14">
       <c r="A389" s="2">
-        <v>112765</v>
+        <v>106895</v>
       </c>
       <c r="B389" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C389" s="2" t="s">
         <v>1138</v>
       </c>
-      <c r="C389" s="2" t="s">
+      <c r="D389" s="2" t="s">
         <v>1139</v>
       </c>
-      <c r="D389" s="2"/>
       <c r="E389" s="2">
-        <v>1242</v>
+        <v>509</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G389" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H389" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="I389" s="2">
         <v>194</v>
       </c>
       <c r="J389" s="2">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="K389" s="2">
         <v>150</v>
       </c>
       <c r="L389" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M389" s="2">
         <v>0</v>
       </c>
       <c r="N389" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="390" spans="1:14">
       <c r="A390" s="2">
-        <v>106912</v>
+        <v>106896</v>
       </c>
       <c r="B390" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="C390" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="D390" s="2" t="s">
         <v>1142</v>
       </c>
-      <c r="D390" s="2" t="s">
+      <c r="E390" s="2">
+        <v>264</v>
+      </c>
+      <c r="F390" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G390" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H390" s="2" t="s">
         <v>1143</v>
-      </c>
-[...10 lines deleted...]
-        <v>1144</v>
       </c>
       <c r="I390" s="2">
         <v>195</v>
       </c>
       <c r="J390" s="2">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="K390" s="2">
         <v>150</v>
       </c>
       <c r="L390" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M390" s="2">
         <v>0</v>
       </c>
       <c r="N390" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="391" spans="1:14">
       <c r="A391" s="2">
-        <v>106896</v>
+        <v>106912</v>
       </c>
       <c r="B391" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C391" s="2" t="s">
         <v>1145</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="D391" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="E391" s="2">
-        <v>264</v>
+        <v>1637</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G391" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H391" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="I391" s="2">
         <v>195</v>
       </c>
       <c r="J391" s="2">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="K391" s="2">
         <v>150</v>
       </c>
       <c r="L391" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M391" s="2">
         <v>0</v>
       </c>
       <c r="N391" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="392" spans="1:14">
       <c r="A392" s="2">
         <v>106897</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>121</v>
       </c>
       <c r="C392" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="E392" s="2">
         <v>1051</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G392" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H392" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="I392" s="2">
         <v>196</v>
       </c>
       <c r="J392" s="2">
         <v>180</v>
       </c>
       <c r="K392" s="2">
         <v>150</v>
       </c>
       <c r="L392" s="2">
         <v>20</v>
       </c>
       <c r="M392" s="2">
         <v>0</v>
       </c>
       <c r="N392" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="393" spans="1:14">
       <c r="A393" s="2">
         <v>112767</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D393" s="2"/>
       <c r="E393" s="2">
         <v>1478</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G393" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H393" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="I393" s="2">
         <v>196</v>
       </c>
       <c r="J393" s="2">
         <v>187</v>
       </c>
       <c r="K393" s="2">
         <v>150</v>
       </c>
       <c r="L393" s="2">
         <v>0</v>
       </c>
       <c r="M393" s="2">
         <v>0</v>
       </c>
       <c r="N393" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="394" spans="1:14">
       <c r="A394" s="2">
         <v>106898</v>
       </c>
       <c r="B394" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C394" s="2" t="s">
         <v>1151</v>
       </c>
       <c r="D394" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="E394" s="2">
-        <v>996</v>
+        <v>880</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G394" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H394" s="2" t="s">
         <v>1153</v>
       </c>
       <c r="I394" s="2">
         <v>197</v>
       </c>
       <c r="J394" s="2">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="K394" s="2">
         <v>150</v>
       </c>
       <c r="L394" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M394" s="2">
         <v>0</v>
       </c>
       <c r="N394" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="395" spans="1:14">
       <c r="A395" s="2">
         <v>106898</v>
       </c>
       <c r="B395" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C395" s="2" t="s">
         <v>1151</v>
       </c>
       <c r="D395" s="2" t="s">
         <v>1152</v>
       </c>
       <c r="E395" s="2">
-        <v>880</v>
+        <v>996</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G395" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H395" s="2" t="s">
         <v>1154</v>
       </c>
       <c r="I395" s="2">
         <v>197</v>
       </c>
       <c r="J395" s="2">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="K395" s="2">
         <v>150</v>
       </c>
       <c r="L395" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M395" s="2">
         <v>0</v>
       </c>
       <c r="N395" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="396" spans="1:14">
       <c r="A396" s="2">
-        <v>106818</v>
+        <v>106899</v>
       </c>
       <c r="B396" s="2" t="s">
-        <v>737</v>
+        <v>711</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>738</v>
+        <v>1155</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>739</v>
+        <v>1156</v>
       </c>
       <c r="E396" s="2">
-        <v>2157</v>
+        <v>1097</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G396" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H396" s="2" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="I396" s="2">
         <v>198</v>
       </c>
       <c r="J396" s="2">
-        <v>10</v>
+        <v>182</v>
       </c>
       <c r="K396" s="2">
         <v>150</v>
       </c>
       <c r="L396" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M396" s="2">
         <v>0</v>
       </c>
       <c r="N396" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="397" spans="1:14">
       <c r="A397" s="2">
-        <v>106899</v>
+        <v>106818</v>
       </c>
       <c r="B397" s="2" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>1156</v>
+        <v>740</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>1157</v>
+        <v>741</v>
       </c>
       <c r="E397" s="2">
-        <v>1097</v>
+        <v>2157</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G397" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H397" s="2" t="s">
         <v>1158</v>
       </c>
       <c r="I397" s="2">
         <v>198</v>
       </c>
       <c r="J397" s="2">
-        <v>182</v>
+        <v>10</v>
       </c>
       <c r="K397" s="2">
         <v>150</v>
       </c>
       <c r="L397" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M397" s="2">
         <v>0</v>
       </c>
       <c r="N397" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="398" spans="1:14">
       <c r="A398" s="2">
         <v>106900</v>
       </c>
       <c r="B398" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="C398" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="D398" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="E398" s="2">
         <v>1529</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G398" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H398" s="2" t="s">
@@ -23728,51 +23728,51 @@
       </c>
       <c r="I400" s="2">
         <v>200</v>
       </c>
       <c r="J400" s="2">
         <v>190</v>
       </c>
       <c r="K400" s="2">
         <v>150</v>
       </c>
       <c r="L400" s="2">
         <v>0</v>
       </c>
       <c r="M400" s="2">
         <v>0</v>
       </c>
       <c r="N400" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="401" spans="1:14">
       <c r="A401" s="2">
         <v>106901</v>
       </c>
       <c r="B401" s="2" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C401" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="D401" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="E401" s="2">
         <v>276</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G401" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H401" s="2" t="s">
         <v>1170</v>
       </c>
       <c r="I401" s="2">
         <v>200</v>
       </c>
       <c r="J401" s="2">
         <v>184</v>
       </c>
@@ -23943,132 +23943,132 @@
       </c>
       <c r="H405" s="2" t="s">
         <v>1185</v>
       </c>
       <c r="I405" s="2">
         <v>202</v>
       </c>
       <c r="J405" s="2">
         <v>11</v>
       </c>
       <c r="K405" s="2">
         <v>150</v>
       </c>
       <c r="L405" s="2">
         <v>0</v>
       </c>
       <c r="M405" s="2">
         <v>0</v>
       </c>
       <c r="N405" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="406" spans="1:14">
       <c r="A406" s="2">
-        <v>112774</v>
+        <v>106904</v>
       </c>
       <c r="B406" s="2" t="s">
         <v>1186</v>
       </c>
       <c r="C406" s="2" t="s">
         <v>1187</v>
       </c>
-      <c r="D406" s="2"/>
+      <c r="D406" s="2" t="s">
+        <v>1188</v>
+      </c>
       <c r="E406" s="2">
-        <v>1222</v>
+        <v>280</v>
       </c>
       <c r="F406" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G406" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H406" s="2" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="I406" s="2">
         <v>203</v>
       </c>
       <c r="J406" s="2">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="K406" s="2">
         <v>150</v>
       </c>
       <c r="L406" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M406" s="2">
         <v>0</v>
       </c>
       <c r="N406" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="407" spans="1:14">
       <c r="A407" s="2">
-        <v>106904</v>
+        <v>112774</v>
       </c>
       <c r="B407" s="2" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>1190</v>
-[...1 lines deleted...]
-      <c r="D407" s="2" t="s">
         <v>1191</v>
       </c>
+      <c r="D407" s="2"/>
       <c r="E407" s="2">
-        <v>280</v>
+        <v>1222</v>
       </c>
       <c r="F407" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G407" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H407" s="2" t="s">
         <v>1192</v>
       </c>
       <c r="I407" s="2">
         <v>203</v>
       </c>
       <c r="J407" s="2">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="K407" s="2">
         <v>150</v>
       </c>
       <c r="L407" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M407" s="2">
         <v>0</v>
       </c>
       <c r="N407" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="408" spans="1:14">
       <c r="A408" s="2">
         <v>106905</v>
       </c>
       <c r="B408" s="2" t="s">
         <v>1182</v>
       </c>
       <c r="C408" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="D408" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="E408" s="2">
         <v>2186</v>
       </c>
       <c r="F408" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G408" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H408" s="2" t="s">
@@ -24201,140 +24201,140 @@
       </c>
       <c r="H411" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="I411" s="2">
         <v>205</v>
       </c>
       <c r="J411" s="2">
         <v>194</v>
       </c>
       <c r="K411" s="2">
         <v>150</v>
       </c>
       <c r="L411" s="2">
         <v>0</v>
       </c>
       <c r="M411" s="2">
         <v>0</v>
       </c>
       <c r="N411" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="412" spans="1:14">
       <c r="A412" s="2">
-        <v>112777</v>
+        <v>106907</v>
       </c>
       <c r="B412" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C412" s="2" t="s">
         <v>1204</v>
       </c>
-      <c r="C412" s="2" t="s">
+      <c r="D412" s="2" t="s">
         <v>1205</v>
       </c>
-      <c r="D412" s="2"/>
       <c r="E412" s="2">
-        <v>12</v>
+        <v>978</v>
       </c>
       <c r="F412" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G412" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H412" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="I412" s="2">
         <v>206</v>
       </c>
       <c r="J412" s="2">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="K412" s="2">
         <v>150</v>
       </c>
       <c r="L412" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M412" s="2">
         <v>0</v>
       </c>
       <c r="N412" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="413" spans="1:14">
       <c r="A413" s="2">
-        <v>106907</v>
+        <v>112777</v>
       </c>
       <c r="B413" s="2" t="s">
-        <v>44</v>
+        <v>1207</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>1207</v>
-[...1 lines deleted...]
-      <c r="D413" s="2" t="s">
         <v>1208</v>
       </c>
+      <c r="D413" s="2"/>
       <c r="E413" s="2">
-        <v>978</v>
+        <v>12</v>
       </c>
       <c r="F413" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G413" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H413" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="I413" s="2">
         <v>206</v>
       </c>
       <c r="J413" s="2">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="K413" s="2">
         <v>150</v>
       </c>
       <c r="L413" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M413" s="2">
         <v>0</v>
       </c>
       <c r="N413" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="414" spans="1:14">
       <c r="A414" s="2">
         <v>106908</v>
       </c>
       <c r="B414" s="2" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C414" s="2" t="s">
         <v>1210</v>
       </c>
       <c r="D414" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="E414" s="2">
         <v>532</v>
       </c>
       <c r="F414" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G414" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H414" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="I414" s="2">
         <v>207</v>
       </c>
       <c r="J414" s="2">
         <v>190</v>
       </c>
@@ -24461,132 +24461,132 @@
       </c>
       <c r="H417" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="I417" s="2">
         <v>208</v>
       </c>
       <c r="J417" s="2">
         <v>197</v>
       </c>
       <c r="K417" s="2">
         <v>150</v>
       </c>
       <c r="L417" s="2">
         <v>0</v>
       </c>
       <c r="M417" s="2">
         <v>0</v>
       </c>
       <c r="N417" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="418" spans="1:14">
       <c r="A418" s="2">
-        <v>112780</v>
+        <v>106910</v>
       </c>
       <c r="B418" s="2" t="s">
         <v>1217</v>
       </c>
       <c r="C418" s="2" t="s">
         <v>1218</v>
       </c>
-      <c r="D418" s="2"/>
+      <c r="D418" s="2" t="s">
+        <v>1219</v>
+      </c>
       <c r="E418" s="2">
-        <v>1317</v>
+        <v>729</v>
       </c>
       <c r="F418" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G418" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H418" s="2" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="I418" s="2">
         <v>209</v>
       </c>
       <c r="J418" s="2">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="K418" s="2">
         <v>150</v>
       </c>
       <c r="L418" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M418" s="2">
         <v>0</v>
       </c>
       <c r="N418" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="419" spans="1:14">
       <c r="A419" s="2">
-        <v>106910</v>
+        <v>112780</v>
       </c>
       <c r="B419" s="2" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>1221</v>
-[...1 lines deleted...]
-      <c r="D419" s="2" t="s">
         <v>1222</v>
       </c>
+      <c r="D419" s="2"/>
       <c r="E419" s="2">
-        <v>729</v>
+        <v>1317</v>
       </c>
       <c r="F419" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G419" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H419" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="I419" s="2">
         <v>209</v>
       </c>
       <c r="J419" s="2">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="K419" s="2">
         <v>150</v>
       </c>
       <c r="L419" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M419" s="2">
         <v>0</v>
       </c>
       <c r="N419" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="420" spans="1:14">
       <c r="A420" s="2">
         <v>106911</v>
       </c>
       <c r="B420" s="2" t="s">
         <v>485</v>
       </c>
       <c r="C420" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="D420" s="2" t="s">
         <v>1225</v>
       </c>
       <c r="E420" s="2">
         <v>1035</v>
       </c>
       <c r="F420" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G420" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H420" s="2" t="s">
@@ -24633,248 +24633,248 @@
       </c>
       <c r="H421" s="2" t="s">
         <v>1228</v>
       </c>
       <c r="I421" s="2">
         <v>210</v>
       </c>
       <c r="J421" s="2">
         <v>199</v>
       </c>
       <c r="K421" s="2">
         <v>150</v>
       </c>
       <c r="L421" s="2">
         <v>0</v>
       </c>
       <c r="M421" s="2">
         <v>0</v>
       </c>
       <c r="N421" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="422" spans="1:14">
       <c r="A422" s="2">
-        <v>106912</v>
+        <v>106817</v>
       </c>
       <c r="B422" s="2" t="s">
-        <v>1141</v>
+        <v>96</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>1142</v>
+        <v>734</v>
       </c>
       <c r="D422" s="2" t="s">
-        <v>1143</v>
+        <v>735</v>
       </c>
       <c r="E422" s="2">
-        <v>1494</v>
+        <v>121</v>
       </c>
       <c r="F422" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G422" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H422" s="2" t="s">
         <v>1229</v>
       </c>
       <c r="I422" s="2">
         <v>211</v>
       </c>
       <c r="J422" s="2">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="K422" s="2">
         <v>150</v>
       </c>
       <c r="L422" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M422" s="2">
         <v>0</v>
       </c>
       <c r="N422" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="423" spans="1:14">
       <c r="A423" s="2">
-        <v>106817</v>
+        <v>106912</v>
       </c>
       <c r="B423" s="2" t="s">
-        <v>96</v>
+        <v>1144</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>731</v>
+        <v>1145</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>732</v>
+        <v>1146</v>
       </c>
       <c r="E423" s="2">
-        <v>121</v>
+        <v>1494</v>
       </c>
       <c r="F423" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G423" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H423" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="I423" s="2">
         <v>211</v>
       </c>
       <c r="J423" s="2">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="K423" s="2">
         <v>150</v>
       </c>
       <c r="L423" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M423" s="2">
         <v>0</v>
       </c>
       <c r="N423" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="424" spans="1:14">
       <c r="A424" s="2">
-        <v>106867</v>
+        <v>106913</v>
       </c>
       <c r="B424" s="2" t="s">
-        <v>53</v>
+        <v>313</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>524</v>
+        <v>1231</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>985</v>
+        <v>1232</v>
       </c>
       <c r="E424" s="2">
-        <v>500</v>
+        <v>434</v>
       </c>
       <c r="F424" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G424" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H424" s="2" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="I424" s="2">
         <v>212</v>
       </c>
       <c r="J424" s="2">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="K424" s="2">
         <v>150</v>
       </c>
       <c r="L424" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M424" s="2">
         <v>0</v>
       </c>
       <c r="N424" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="425" spans="1:14">
       <c r="A425" s="2">
-        <v>106913</v>
+        <v>106867</v>
       </c>
       <c r="B425" s="2" t="s">
-        <v>310</v>
+        <v>56</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>1232</v>
+        <v>524</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>1233</v>
+        <v>983</v>
       </c>
       <c r="E425" s="2">
-        <v>434</v>
+        <v>500</v>
       </c>
       <c r="F425" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G425" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H425" s="2" t="s">
         <v>1234</v>
       </c>
       <c r="I425" s="2">
         <v>212</v>
       </c>
       <c r="J425" s="2">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="K425" s="2">
         <v>150</v>
       </c>
       <c r="L425" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M425" s="2">
         <v>0</v>
       </c>
       <c r="N425" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="426" spans="1:14">
       <c r="A426" s="2">
         <v>106914</v>
       </c>
       <c r="B426" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="C426" s="2" t="s">
         <v>1236</v>
       </c>
       <c r="D426" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="E426" s="2">
         <v>941</v>
       </c>
       <c r="F426" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G426" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H426" s="2" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="I426" s="2">
         <v>213</v>
       </c>
       <c r="J426" s="2">
         <v>196</v>
       </c>
       <c r="K426" s="2">
         <v>150</v>
       </c>
       <c r="L426" s="2">
         <v>20</v>
       </c>
       <c r="M426" s="2">
         <v>0</v>
       </c>
       <c r="N426" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="427" spans="1:14">
       <c r="A427" s="2">
         <v>112784</v>
       </c>
       <c r="B427" s="2" t="s">
@@ -24895,220 +24895,220 @@
       </c>
       <c r="H427" s="2" t="s">
         <v>1239</v>
       </c>
       <c r="I427" s="2">
         <v>213</v>
       </c>
       <c r="J427" s="2">
         <v>202</v>
       </c>
       <c r="K427" s="2">
         <v>150</v>
       </c>
       <c r="L427" s="2">
         <v>0</v>
       </c>
       <c r="M427" s="2">
         <v>0</v>
       </c>
       <c r="N427" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="428" spans="1:14">
       <c r="A428" s="2">
-        <v>106915</v>
+        <v>106855</v>
       </c>
       <c r="B428" s="2" t="s">
-        <v>333</v>
+        <v>922</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>859</v>
+        <v>923</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>1240</v>
+        <v>924</v>
       </c>
       <c r="E428" s="2">
-        <v>904</v>
+        <v>930</v>
       </c>
       <c r="F428" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G428" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H428" s="2" t="s">
-        <v>1241</v>
+        <v>1079</v>
       </c>
       <c r="I428" s="2">
         <v>214</v>
       </c>
       <c r="J428" s="2">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="K428" s="2">
         <v>150</v>
       </c>
       <c r="L428" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M428" s="2">
         <v>0</v>
       </c>
       <c r="N428" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="429" spans="1:14">
       <c r="A429" s="2">
-        <v>106855</v>
+        <v>106915</v>
       </c>
       <c r="B429" s="2" t="s">
-        <v>924</v>
+        <v>330</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>925</v>
+        <v>859</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>926</v>
+        <v>1240</v>
       </c>
       <c r="E429" s="2">
-        <v>930</v>
+        <v>904</v>
       </c>
       <c r="F429" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G429" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H429" s="2" t="s">
-        <v>1080</v>
+        <v>1241</v>
       </c>
       <c r="I429" s="2">
         <v>214</v>
       </c>
       <c r="J429" s="2">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="K429" s="2">
         <v>150</v>
       </c>
       <c r="L429" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M429" s="2">
         <v>0</v>
       </c>
       <c r="N429" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="430" spans="1:14">
       <c r="A430" s="2">
-        <v>109499</v>
+        <v>106916</v>
       </c>
       <c r="B430" s="2" t="s">
         <v>1242</v>
       </c>
       <c r="C430" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="D430" s="2" t="s">
         <v>1243</v>
       </c>
-      <c r="D430" s="2"/>
       <c r="E430" s="2">
-        <v>2171</v>
+        <v>191</v>
       </c>
       <c r="F430" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G430" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H430" s="2" t="s">
         <v>1244</v>
       </c>
       <c r="I430" s="2">
         <v>215</v>
       </c>
       <c r="J430" s="2">
-        <v>12</v>
+        <v>198</v>
       </c>
       <c r="K430" s="2">
         <v>150</v>
       </c>
       <c r="L430" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M430" s="2">
         <v>0</v>
       </c>
       <c r="N430" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="431" spans="1:14">
       <c r="A431" s="2">
-        <v>106916</v>
+        <v>109499</v>
       </c>
       <c r="B431" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="D431" s="2" t="s">
         <v>1246</v>
       </c>
+      <c r="D431" s="2"/>
       <c r="E431" s="2">
-        <v>191</v>
+        <v>2171</v>
       </c>
       <c r="F431" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G431" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H431" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="I431" s="2">
         <v>215</v>
       </c>
       <c r="J431" s="2">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="K431" s="2">
         <v>150</v>
       </c>
       <c r="L431" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M431" s="2">
         <v>0</v>
       </c>
       <c r="N431" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="432" spans="1:14">
       <c r="A432" s="2">
         <v>106917</v>
       </c>
       <c r="B432" s="2" t="s">
         <v>1248</v>
       </c>
       <c r="C432" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="D432" s="2" t="s">
         <v>1250</v>
       </c>
       <c r="E432" s="2">
         <v>875</v>
       </c>
       <c r="F432" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G432" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H432" s="2" t="s">
@@ -25157,228 +25157,228 @@
       </c>
       <c r="H433" s="2" t="s">
         <v>1252</v>
       </c>
       <c r="I433" s="2">
         <v>216</v>
       </c>
       <c r="J433" s="2">
         <v>204</v>
       </c>
       <c r="K433" s="2">
         <v>150</v>
       </c>
       <c r="L433" s="2">
         <v>0</v>
       </c>
       <c r="M433" s="2">
         <v>0</v>
       </c>
       <c r="N433" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="434" spans="1:14">
       <c r="A434" s="2">
-        <v>106918</v>
+        <v>112788</v>
       </c>
       <c r="B434" s="2" t="s">
-        <v>53</v>
+        <v>1253</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1254</v>
+      </c>
+      <c r="D434" s="2"/>
       <c r="E434" s="2">
-        <v>193</v>
+        <v>1217</v>
       </c>
       <c r="F434" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G434" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H434" s="2" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="I434" s="2">
         <v>217</v>
       </c>
       <c r="J434" s="2">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="K434" s="2">
         <v>150</v>
       </c>
       <c r="L434" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M434" s="2">
         <v>0</v>
       </c>
       <c r="N434" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="435" spans="1:14">
       <c r="A435" s="2">
-        <v>112788</v>
+        <v>106918</v>
       </c>
       <c r="B435" s="2" t="s">
-        <v>1254</v>
+        <v>56</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>1255</v>
-[...1 lines deleted...]
-      <c r="D435" s="2"/>
+        <v>1043</v>
+      </c>
+      <c r="D435" s="2" t="s">
+        <v>1044</v>
+      </c>
       <c r="E435" s="2">
-        <v>1217</v>
+        <v>193</v>
       </c>
       <c r="F435" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G435" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H435" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="I435" s="2">
         <v>217</v>
       </c>
       <c r="J435" s="2">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="K435" s="2">
         <v>150</v>
       </c>
       <c r="L435" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M435" s="2">
         <v>0</v>
       </c>
       <c r="N435" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="436" spans="1:14">
       <c r="A436" s="2">
-        <v>112789</v>
+        <v>106919</v>
       </c>
       <c r="B436" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C436" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="D436" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="E436" s="2">
+        <v>1386</v>
+      </c>
+      <c r="F436" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G436" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H436" s="2" t="s">
         <v>1257</v>
-      </c>
-[...16 lines deleted...]
-        <v>1260</v>
       </c>
       <c r="I436" s="2">
         <v>218</v>
       </c>
       <c r="J436" s="2">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="K436" s="2">
         <v>150</v>
       </c>
       <c r="L436" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M436" s="2">
         <v>0</v>
       </c>
       <c r="N436" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="437" spans="1:14">
       <c r="A437" s="2">
-        <v>106919</v>
+        <v>112789</v>
       </c>
       <c r="B437" s="2" t="s">
-        <v>310</v>
+        <v>1258</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>831</v>
+        <v>1259</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>832</v>
+        <v>1260</v>
       </c>
       <c r="E437" s="2">
-        <v>1386</v>
+        <v>638</v>
       </c>
       <c r="F437" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G437" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H437" s="2" t="s">
         <v>1261</v>
       </c>
       <c r="I437" s="2">
         <v>218</v>
       </c>
       <c r="J437" s="2">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="K437" s="2">
         <v>150</v>
       </c>
       <c r="L437" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M437" s="2">
         <v>0</v>
       </c>
       <c r="N437" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="438" spans="1:14">
       <c r="A438" s="2">
         <v>106920</v>
       </c>
       <c r="B438" s="2" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C438" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="D438" s="2" t="s">
         <v>1263</v>
       </c>
       <c r="E438" s="2">
         <v>1098</v>
       </c>
       <c r="F438" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G438" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H438" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="I438" s="2">
         <v>219</v>
       </c>
       <c r="J438" s="2">
         <v>202</v>
       </c>
@@ -25417,220 +25417,220 @@
       </c>
       <c r="H439" s="2" t="s">
         <v>1267</v>
       </c>
       <c r="I439" s="2">
         <v>219</v>
       </c>
       <c r="J439" s="2">
         <v>207</v>
       </c>
       <c r="K439" s="2">
         <v>150</v>
       </c>
       <c r="L439" s="2">
         <v>0</v>
       </c>
       <c r="M439" s="2">
         <v>0</v>
       </c>
       <c r="N439" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="440" spans="1:14">
       <c r="A440" s="2">
-        <v>106921</v>
+        <v>112791</v>
       </c>
       <c r="B440" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="C440" s="2" t="s">
         <v>1269</v>
       </c>
-      <c r="D440" s="2" t="s">
+      <c r="D440" s="2"/>
+      <c r="E440" s="2">
+        <v>659</v>
+      </c>
+      <c r="F440" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G440" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H440" s="2" t="s">
         <v>1270</v>
-      </c>
-[...10 lines deleted...]
-        <v>1271</v>
       </c>
       <c r="I440" s="2">
         <v>220</v>
       </c>
       <c r="J440" s="2">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="K440" s="2">
         <v>150</v>
       </c>
       <c r="L440" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M440" s="2">
         <v>0</v>
       </c>
       <c r="N440" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="441" spans="1:14">
       <c r="A441" s="2">
-        <v>112791</v>
+        <v>106921</v>
       </c>
       <c r="B441" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C441" s="2" t="s">
         <v>1272</v>
       </c>
-      <c r="C441" s="2" t="s">
+      <c r="D441" s="2" t="s">
         <v>1273</v>
       </c>
-      <c r="D441" s="2"/>
       <c r="E441" s="2">
-        <v>659</v>
+        <v>472</v>
       </c>
       <c r="F441" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G441" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H441" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="I441" s="2">
         <v>220</v>
       </c>
       <c r="J441" s="2">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="K441" s="2">
         <v>150</v>
       </c>
       <c r="L441" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M441" s="2">
         <v>0</v>
       </c>
       <c r="N441" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="442" spans="1:14">
       <c r="A442" s="2">
-        <v>106746</v>
+        <v>106922</v>
       </c>
       <c r="B442" s="2" t="s">
-        <v>296</v>
+        <v>1275</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>297</v>
+        <v>1000</v>
       </c>
       <c r="D442" s="2" t="s">
-        <v>298</v>
+        <v>1276</v>
       </c>
       <c r="E442" s="2">
-        <v>942</v>
+        <v>549</v>
       </c>
       <c r="F442" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G442" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H442" s="2" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="I442" s="2">
         <v>221</v>
       </c>
       <c r="J442" s="2">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="K442" s="2">
         <v>150</v>
       </c>
       <c r="L442" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M442" s="2">
         <v>0</v>
       </c>
       <c r="N442" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="443" spans="1:14">
       <c r="A443" s="2">
-        <v>106922</v>
+        <v>106746</v>
       </c>
       <c r="B443" s="2" t="s">
-        <v>1276</v>
+        <v>296</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>1000</v>
+        <v>297</v>
       </c>
       <c r="D443" s="2" t="s">
-        <v>1277</v>
+        <v>298</v>
       </c>
       <c r="E443" s="2">
-        <v>549</v>
+        <v>942</v>
       </c>
       <c r="F443" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G443" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H443" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="I443" s="2">
         <v>221</v>
       </c>
       <c r="J443" s="2">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="K443" s="2">
         <v>150</v>
       </c>
       <c r="L443" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M443" s="2">
         <v>0</v>
       </c>
       <c r="N443" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="444" spans="1:14">
       <c r="A444" s="2">
         <v>106923</v>
       </c>
       <c r="B444" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C444" s="2" t="s">
         <v>855</v>
       </c>
       <c r="D444" s="2" t="s">
         <v>856</v>
       </c>
       <c r="E444" s="2">
         <v>1424</v>
       </c>
       <c r="F444" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G444" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H444" s="2" t="s">
@@ -25677,230 +25677,230 @@
       </c>
       <c r="H445" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="I445" s="2">
         <v>222</v>
       </c>
       <c r="J445" s="2">
         <v>210</v>
       </c>
       <c r="K445" s="2">
         <v>150</v>
       </c>
       <c r="L445" s="2">
         <v>0</v>
       </c>
       <c r="M445" s="2">
         <v>0</v>
       </c>
       <c r="N445" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="446" spans="1:14">
       <c r="A446" s="2">
-        <v>106924</v>
+        <v>106915</v>
       </c>
       <c r="B446" s="2" t="s">
-        <v>766</v>
+        <v>330</v>
       </c>
       <c r="C446" s="2" t="s">
-        <v>726</v>
+        <v>859</v>
       </c>
       <c r="D446" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E446" s="2">
+        <v>1080</v>
+      </c>
+      <c r="F446" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G446" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H446" s="2" t="s">
         <v>1282</v>
-      </c>
-[...10 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="I446" s="2">
         <v>223</v>
       </c>
       <c r="J446" s="2">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="K446" s="2">
         <v>150</v>
       </c>
       <c r="L446" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M446" s="2">
         <v>0</v>
       </c>
       <c r="N446" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="447" spans="1:14">
       <c r="A447" s="2">
-        <v>106915</v>
+        <v>106924</v>
       </c>
       <c r="B447" s="2" t="s">
-        <v>333</v>
+        <v>764</v>
       </c>
       <c r="C447" s="2" t="s">
-        <v>859</v>
+        <v>728</v>
       </c>
       <c r="D447" s="2" t="s">
-        <v>1240</v>
+        <v>1283</v>
       </c>
       <c r="E447" s="2">
-        <v>1080</v>
+        <v>118</v>
       </c>
       <c r="F447" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G447" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H447" s="2" t="s">
         <v>1284</v>
       </c>
       <c r="I447" s="2">
         <v>223</v>
       </c>
       <c r="J447" s="2">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="K447" s="2">
         <v>150</v>
       </c>
       <c r="L447" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M447" s="2">
         <v>0</v>
       </c>
       <c r="N447" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="448" spans="1:14">
       <c r="A448" s="2">
-        <v>101229</v>
+        <v>106925</v>
       </c>
       <c r="B448" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C448" s="2" t="s">
         <v>1285</v>
       </c>
-      <c r="C448" s="2" t="s">
+      <c r="D448" s="2" t="s">
         <v>1286</v>
       </c>
-      <c r="D448" s="2" t="s">
+      <c r="E448" s="2">
+        <v>1608</v>
+      </c>
+      <c r="F448" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G448" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H448" s="2" t="s">
         <v>1287</v>
-      </c>
-[...10 lines deleted...]
-        <v>1288</v>
       </c>
       <c r="I448" s="2">
         <v>224</v>
       </c>
       <c r="J448" s="2">
-        <v>13</v>
+        <v>207</v>
       </c>
       <c r="K448" s="2">
         <v>150</v>
       </c>
       <c r="L448" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M448" s="2">
         <v>0</v>
       </c>
       <c r="N448" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="449" spans="1:14">
       <c r="A449" s="2">
-        <v>106925</v>
+        <v>101229</v>
       </c>
       <c r="B449" s="2" t="s">
-        <v>1029</v>
+        <v>1288</v>
       </c>
       <c r="C449" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="D449" s="2" t="s">
         <v>1290</v>
       </c>
       <c r="E449" s="2">
-        <v>1608</v>
+        <v>31</v>
       </c>
       <c r="F449" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G449" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H449" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="I449" s="2">
         <v>224</v>
       </c>
       <c r="J449" s="2">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="K449" s="2">
         <v>150</v>
       </c>
       <c r="L449" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M449" s="2">
         <v>0</v>
       </c>
       <c r="N449" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="450" spans="1:14">
       <c r="A450" s="2">
         <v>106926</v>
       </c>
       <c r="B450" s="2" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C450" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="D450" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="E450" s="2">
         <v>1252</v>
       </c>
       <c r="F450" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G450" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H450" s="2" t="s">
         <v>1294</v>
       </c>
       <c r="I450" s="2">
         <v>225</v>
       </c>
       <c r="J450" s="2">
         <v>208</v>
       </c>
@@ -25939,182 +25939,182 @@
       </c>
       <c r="H451" s="2" t="s">
         <v>1297</v>
       </c>
       <c r="I451" s="2">
         <v>225</v>
       </c>
       <c r="J451" s="2">
         <v>212</v>
       </c>
       <c r="K451" s="2">
         <v>150</v>
       </c>
       <c r="L451" s="2">
         <v>0</v>
       </c>
       <c r="M451" s="2">
         <v>0</v>
       </c>
       <c r="N451" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="452" spans="1:14">
       <c r="A452" s="2">
-        <v>106927</v>
+        <v>110621</v>
       </c>
       <c r="B452" s="2" t="s">
-        <v>48</v>
+        <v>1298</v>
       </c>
       <c r="C452" s="2" t="s">
-        <v>1298</v>
-[...1 lines deleted...]
-      <c r="D452" s="2" t="s">
         <v>1299</v>
       </c>
+      <c r="D452" s="2"/>
       <c r="E452" s="2">
-        <v>1325</v>
+        <v>622</v>
       </c>
       <c r="F452" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G452" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H452" s="2" t="s">
         <v>1300</v>
       </c>
       <c r="I452" s="2">
         <v>226</v>
       </c>
       <c r="J452" s="2">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="K452" s="2">
         <v>150</v>
       </c>
       <c r="L452" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M452" s="2">
         <v>0</v>
       </c>
       <c r="N452" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="453" spans="1:14">
       <c r="A453" s="2">
-        <v>110621</v>
+        <v>106927</v>
       </c>
       <c r="B453" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C453" s="2" t="s">
         <v>1301</v>
       </c>
-      <c r="C453" s="2" t="s">
+      <c r="D453" s="2" t="s">
         <v>1302</v>
       </c>
-      <c r="D453" s="2"/>
       <c r="E453" s="2">
-        <v>622</v>
+        <v>1325</v>
       </c>
       <c r="F453" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G453" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H453" s="2" t="s">
         <v>1303</v>
       </c>
       <c r="I453" s="2">
         <v>226</v>
       </c>
       <c r="J453" s="2">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="K453" s="2">
         <v>150</v>
       </c>
       <c r="L453" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M453" s="2">
         <v>0</v>
       </c>
       <c r="N453" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="454" spans="1:14">
       <c r="A454" s="2">
         <v>112797</v>
       </c>
       <c r="B454" s="2" t="s">
         <v>1304</v>
       </c>
       <c r="C454" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D454" s="2"/>
       <c r="E454" s="2">
         <v>344</v>
       </c>
       <c r="F454" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G454" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H454" s="2" t="s">
         <v>1305</v>
       </c>
       <c r="I454" s="2">
         <v>227</v>
       </c>
       <c r="J454" s="2">
         <v>214</v>
       </c>
       <c r="K454" s="2">
         <v>150</v>
       </c>
       <c r="L454" s="2">
         <v>0</v>
       </c>
       <c r="M454" s="2">
         <v>0</v>
       </c>
       <c r="N454" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="455" spans="1:14">
       <c r="A455" s="2">
         <v>106928</v>
       </c>
       <c r="B455" s="2" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C455" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="D455" s="2" t="s">
         <v>1307</v>
       </c>
       <c r="E455" s="2">
         <v>882</v>
       </c>
       <c r="F455" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G455" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H455" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="I455" s="2">
         <v>227</v>
       </c>
       <c r="J455" s="2">
         <v>210</v>
       </c>
@@ -26156,788 +26156,788 @@
       </c>
       <c r="I456" s="2">
         <v>228</v>
       </c>
       <c r="J456" s="2">
         <v>215</v>
       </c>
       <c r="K456" s="2">
         <v>150</v>
       </c>
       <c r="L456" s="2">
         <v>0</v>
       </c>
       <c r="M456" s="2">
         <v>0</v>
       </c>
       <c r="N456" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="457" spans="1:14">
       <c r="A457" s="2">
         <v>106929</v>
       </c>
       <c r="B457" s="2" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="C457" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="D457" s="2" t="s">
         <v>1313</v>
       </c>
       <c r="E457" s="2">
         <v>1528</v>
       </c>
       <c r="F457" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G457" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H457" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="I457" s="2">
         <v>228</v>
       </c>
       <c r="J457" s="2">
         <v>211</v>
       </c>
       <c r="K457" s="2">
         <v>150</v>
       </c>
       <c r="L457" s="2">
         <v>20</v>
       </c>
       <c r="M457" s="2">
         <v>0</v>
       </c>
       <c r="N457" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="458" spans="1:14">
       <c r="A458" s="2">
-        <v>106930</v>
+        <v>112799</v>
       </c>
       <c r="B458" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C458" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D458" s="2"/>
+      <c r="E458" s="2">
+        <v>482</v>
+      </c>
+      <c r="F458" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G458" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H458" s="2" t="s">
         <v>1315</v>
-      </c>
-[...16 lines deleted...]
-        <v>1317</v>
       </c>
       <c r="I458" s="2">
         <v>229</v>
       </c>
       <c r="J458" s="2">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="K458" s="2">
         <v>150</v>
       </c>
       <c r="L458" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M458" s="2">
         <v>0</v>
       </c>
       <c r="N458" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="459" spans="1:14">
       <c r="A459" s="2">
-        <v>112799</v>
+        <v>106930</v>
       </c>
       <c r="B459" s="2" t="s">
-        <v>416</v>
+        <v>1316</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="D459" s="2"/>
+        <v>672</v>
+      </c>
+      <c r="D459" s="2" t="s">
+        <v>1317</v>
+      </c>
       <c r="E459" s="2">
-        <v>482</v>
+        <v>891</v>
       </c>
       <c r="F459" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G459" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H459" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="I459" s="2">
         <v>229</v>
       </c>
       <c r="J459" s="2">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="K459" s="2">
         <v>150</v>
       </c>
       <c r="L459" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M459" s="2">
         <v>0</v>
       </c>
       <c r="N459" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="460" spans="1:14">
       <c r="A460" s="2">
-        <v>112800</v>
+        <v>106931</v>
       </c>
       <c r="B460" s="2" t="s">
         <v>1319</v>
       </c>
       <c r="C460" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="D460" s="2" t="s">
         <v>1320</v>
       </c>
-      <c r="D460" s="2"/>
       <c r="E460" s="2">
-        <v>32</v>
+        <v>458</v>
       </c>
       <c r="F460" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G460" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H460" s="2" t="s">
         <v>1321</v>
       </c>
       <c r="I460" s="2">
         <v>230</v>
       </c>
       <c r="J460" s="2">
-        <v>14</v>
+        <v>213</v>
       </c>
       <c r="K460" s="2">
         <v>150</v>
       </c>
       <c r="L460" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M460" s="2">
         <v>0</v>
       </c>
       <c r="N460" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="461" spans="1:14">
       <c r="A461" s="2">
-        <v>106931</v>
+        <v>112800</v>
       </c>
       <c r="B461" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="D461" s="2" t="s">
         <v>1323</v>
       </c>
+      <c r="D461" s="2"/>
       <c r="E461" s="2">
-        <v>458</v>
+        <v>32</v>
       </c>
       <c r="F461" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G461" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H461" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="I461" s="2">
         <v>230</v>
       </c>
       <c r="J461" s="2">
-        <v>213</v>
+        <v>14</v>
       </c>
       <c r="K461" s="2">
         <v>150</v>
       </c>
       <c r="L461" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M461" s="2">
         <v>0</v>
       </c>
       <c r="N461" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="462" spans="1:14">
       <c r="A462" s="2">
-        <v>112801</v>
+        <v>106932</v>
       </c>
       <c r="B462" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C462" s="2" t="s">
         <v>1325</v>
       </c>
-      <c r="C462" s="2" t="s">
+      <c r="D462" s="2" t="s">
         <v>1326</v>
       </c>
-      <c r="D462" s="2"/>
       <c r="E462" s="2">
-        <v>1341</v>
+        <v>703</v>
       </c>
       <c r="F462" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G462" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H462" s="2" t="s">
         <v>1327</v>
       </c>
       <c r="I462" s="2">
         <v>231</v>
       </c>
       <c r="J462" s="2">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="K462" s="2">
         <v>150</v>
       </c>
       <c r="L462" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M462" s="2">
         <v>0</v>
       </c>
       <c r="N462" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="463" spans="1:14">
       <c r="A463" s="2">
-        <v>106932</v>
+        <v>112801</v>
       </c>
       <c r="B463" s="2" t="s">
-        <v>433</v>
+        <v>1328</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="D463" s="2" t="s">
         <v>1329</v>
       </c>
+      <c r="D463" s="2"/>
       <c r="E463" s="2">
-        <v>703</v>
+        <v>1341</v>
       </c>
       <c r="F463" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G463" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H463" s="2" t="s">
         <v>1330</v>
       </c>
       <c r="I463" s="2">
         <v>231</v>
       </c>
       <c r="J463" s="2">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="K463" s="2">
         <v>150</v>
       </c>
       <c r="L463" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M463" s="2">
         <v>0</v>
       </c>
       <c r="N463" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="464" spans="1:14">
       <c r="A464" s="2">
-        <v>106929</v>
+        <v>106933</v>
       </c>
       <c r="B464" s="2" t="s">
-        <v>656</v>
+        <v>956</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>1312</v>
+        <v>1331</v>
       </c>
       <c r="D464" s="2" t="s">
-        <v>1313</v>
+        <v>1332</v>
       </c>
       <c r="E464" s="2">
-        <v>1398</v>
+        <v>1245</v>
       </c>
       <c r="F464" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G464" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H464" s="2" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="I464" s="2">
         <v>232</v>
       </c>
       <c r="J464" s="2">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="K464" s="2">
         <v>150</v>
       </c>
       <c r="L464" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M464" s="2">
         <v>0</v>
       </c>
       <c r="N464" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="465" spans="1:14">
       <c r="A465" s="2">
-        <v>106933</v>
+        <v>106929</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>956</v>
+        <v>653</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>1332</v>
+        <v>1312</v>
       </c>
       <c r="D465" s="2" t="s">
-        <v>1333</v>
+        <v>1313</v>
       </c>
       <c r="E465" s="2">
-        <v>1245</v>
+        <v>1398</v>
       </c>
       <c r="F465" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G465" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H465" s="2" t="s">
         <v>1334</v>
       </c>
       <c r="I465" s="2">
         <v>232</v>
       </c>
       <c r="J465" s="2">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="K465" s="2">
         <v>150</v>
       </c>
       <c r="L465" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M465" s="2">
         <v>0</v>
       </c>
       <c r="N465" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="466" spans="1:14">
       <c r="A466" s="2">
-        <v>112803</v>
+        <v>106934</v>
       </c>
       <c r="B466" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="C466" s="2" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D466" s="2"/>
+        <v>1336</v>
+      </c>
+      <c r="D466" s="2" t="s">
+        <v>1337</v>
+      </c>
       <c r="E466" s="2">
-        <v>36</v>
+        <v>1556</v>
       </c>
       <c r="F466" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G466" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H466" s="2" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="I466" s="2">
         <v>233</v>
       </c>
       <c r="J466" s="2">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="K466" s="2">
         <v>150</v>
       </c>
       <c r="L466" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M466" s="2">
         <v>0</v>
       </c>
       <c r="N466" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="467" spans="1:14">
       <c r="A467" s="2">
-        <v>106934</v>
+        <v>112803</v>
       </c>
       <c r="B467" s="2" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>1338</v>
-[...3 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="D467" s="2"/>
       <c r="E467" s="2">
-        <v>1556</v>
+        <v>36</v>
       </c>
       <c r="F467" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G467" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H467" s="2" t="s">
         <v>1340</v>
       </c>
       <c r="I467" s="2">
         <v>233</v>
       </c>
       <c r="J467" s="2">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="K467" s="2">
         <v>150</v>
       </c>
       <c r="L467" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M467" s="2">
         <v>0</v>
       </c>
       <c r="N467" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="468" spans="1:14">
       <c r="A468" s="2">
-        <v>112804</v>
+        <v>106935</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>1341</v>
       </c>
       <c r="C468" s="2" t="s">
         <v>1342</v>
       </c>
-      <c r="D468" s="2"/>
+      <c r="D468" s="2" t="s">
+        <v>1343</v>
+      </c>
       <c r="E468" s="2">
-        <v>1349</v>
+        <v>172</v>
       </c>
       <c r="F468" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G468" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H468" s="2" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="I468" s="2">
         <v>234</v>
       </c>
       <c r="J468" s="2">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="K468" s="2">
         <v>150</v>
       </c>
       <c r="L468" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M468" s="2">
         <v>0</v>
       </c>
       <c r="N468" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="469" spans="1:14">
       <c r="A469" s="2">
-        <v>106935</v>
+        <v>112804</v>
       </c>
       <c r="B469" s="2" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="C469" s="2" t="s">
-        <v>1345</v>
-[...1 lines deleted...]
-      <c r="D469" s="2" t="s">
         <v>1346</v>
       </c>
+      <c r="D469" s="2"/>
       <c r="E469" s="2">
-        <v>172</v>
+        <v>1349</v>
       </c>
       <c r="F469" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G469" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H469" s="2" t="s">
         <v>1347</v>
       </c>
       <c r="I469" s="2">
         <v>234</v>
       </c>
       <c r="J469" s="2">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="K469" s="2">
         <v>150</v>
       </c>
       <c r="L469" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M469" s="2">
         <v>0</v>
       </c>
       <c r="N469" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="470" spans="1:14">
       <c r="A470" s="2">
-        <v>112805</v>
+        <v>106936</v>
       </c>
       <c r="B470" s="2" t="s">
-        <v>880</v>
+        <v>1348</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D470" s="2"/>
+        <v>1349</v>
+      </c>
+      <c r="D470" s="2" t="s">
+        <v>1350</v>
+      </c>
       <c r="E470" s="2">
-        <v>16</v>
+        <v>2073</v>
       </c>
       <c r="F470" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G470" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H470" s="2" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="I470" s="2">
         <v>235</v>
       </c>
       <c r="J470" s="2">
-        <v>220</v>
+        <v>18</v>
       </c>
       <c r="K470" s="2">
         <v>150</v>
       </c>
       <c r="L470" s="2">
-        <v>0</v>
+        <v>130</v>
       </c>
       <c r="M470" s="2">
         <v>0</v>
       </c>
       <c r="N470" s="2">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="471" spans="1:14">
       <c r="A471" s="2">
-        <v>106936</v>
+        <v>112805</v>
       </c>
       <c r="B471" s="2" t="s">
-        <v>1349</v>
+        <v>884</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>1350</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D471" s="2"/>
       <c r="E471" s="2">
-        <v>2073</v>
+        <v>16</v>
       </c>
       <c r="F471" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G471" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H471" s="2" t="s">
         <v>1352</v>
       </c>
       <c r="I471" s="2">
         <v>235</v>
       </c>
       <c r="J471" s="2">
-        <v>18</v>
+        <v>220</v>
       </c>
       <c r="K471" s="2">
         <v>150</v>
       </c>
       <c r="L471" s="2">
-        <v>130</v>
+        <v>0</v>
       </c>
       <c r="M471" s="2">
         <v>0</v>
       </c>
       <c r="N471" s="2">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="472" spans="1:14">
       <c r="A472" s="2">
-        <v>112806</v>
+        <v>106937</v>
       </c>
       <c r="B472" s="2" t="s">
-        <v>590</v>
+        <v>1119</v>
       </c>
       <c r="C472" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="D472" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E472" s="2">
+        <v>569</v>
+      </c>
+      <c r="F472" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G472" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H472" s="2" t="s">
         <v>1353</v>
-      </c>
-[...11 lines deleted...]
-        <v>1354</v>
       </c>
       <c r="I472" s="2">
         <v>236</v>
       </c>
       <c r="J472" s="2">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="K472" s="2">
         <v>150</v>
       </c>
       <c r="L472" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M472" s="2">
         <v>0</v>
       </c>
       <c r="N472" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="473" spans="1:14">
       <c r="A473" s="2">
-        <v>106937</v>
+        <v>112806</v>
       </c>
       <c r="B473" s="2" t="s">
-        <v>1123</v>
+        <v>590</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>1354</v>
+      </c>
+      <c r="D473" s="2"/>
       <c r="E473" s="2">
-        <v>569</v>
+        <v>769</v>
       </c>
       <c r="F473" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G473" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H473" s="2" t="s">
         <v>1355</v>
       </c>
       <c r="I473" s="2">
         <v>236</v>
       </c>
       <c r="J473" s="2">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K473" s="2">
         <v>150</v>
       </c>
       <c r="L473" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M473" s="2">
         <v>0</v>
       </c>
       <c r="N473" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="474" spans="1:14">
       <c r="A474" s="2">
         <v>106938</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>1356</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D474" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="E474" s="2">
         <v>1526</v>
       </c>
       <c r="F474" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G474" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H474" s="2" t="s">
         <v>1358</v>
       </c>
       <c r="I474" s="2">
         <v>237</v>
       </c>
       <c r="J474" s="2">
         <v>219</v>
       </c>
       <c r="K474" s="2">
         <v>150</v>
       </c>
@@ -26973,358 +26973,358 @@
       </c>
       <c r="H475" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="I475" s="2">
         <v>237</v>
       </c>
       <c r="J475" s="2">
         <v>222</v>
       </c>
       <c r="K475" s="2">
         <v>150</v>
       </c>
       <c r="L475" s="2">
         <v>0</v>
       </c>
       <c r="M475" s="2">
         <v>0</v>
       </c>
       <c r="N475" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="476" spans="1:14">
       <c r="A476" s="2">
-        <v>112808</v>
+        <v>106939</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>1362</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>672</v>
-[...1 lines deleted...]
-      <c r="D476" s="2"/>
+        <v>49</v>
+      </c>
+      <c r="D476" s="2" t="s">
+        <v>1363</v>
+      </c>
       <c r="E476" s="2">
-        <v>1566</v>
+        <v>206</v>
       </c>
       <c r="F476" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G476" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H476" s="2" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="I476" s="2">
         <v>238</v>
       </c>
       <c r="J476" s="2">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="K476" s="2">
         <v>150</v>
       </c>
       <c r="L476" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M476" s="2">
         <v>0</v>
       </c>
       <c r="N476" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="477" spans="1:14">
       <c r="A477" s="2">
-        <v>106939</v>
+        <v>112808</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="D477" s="2"/>
       <c r="E477" s="2">
-        <v>206</v>
+        <v>1566</v>
       </c>
       <c r="F477" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G477" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H477" s="2" t="s">
         <v>1366</v>
       </c>
       <c r="I477" s="2">
         <v>238</v>
       </c>
       <c r="J477" s="2">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="K477" s="2">
         <v>150</v>
       </c>
       <c r="L477" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M477" s="2">
         <v>0</v>
       </c>
       <c r="N477" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="478" spans="1:14">
       <c r="A478" s="2">
-        <v>112809</v>
+        <v>106940</v>
       </c>
       <c r="B478" s="2" t="s">
         <v>1367</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="D478" s="2"/>
+        <v>1368</v>
+      </c>
+      <c r="D478" s="2" t="s">
+        <v>1369</v>
+      </c>
       <c r="E478" s="2">
-        <v>1559</v>
+        <v>2221</v>
       </c>
       <c r="F478" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G478" s="2" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
       <c r="H478" s="2" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="I478" s="2">
         <v>239</v>
       </c>
       <c r="J478" s="2">
-        <v>224</v>
+        <v>19</v>
       </c>
       <c r="K478" s="2">
         <v>150</v>
       </c>
       <c r="L478" s="2">
-        <v>0</v>
+        <v>120</v>
       </c>
       <c r="M478" s="2">
         <v>0</v>
       </c>
       <c r="N478" s="2">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="479" spans="1:14">
       <c r="A479" s="2">
-        <v>106940</v>
+        <v>112809</v>
       </c>
       <c r="B479" s="2" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>1370</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="D479" s="2"/>
       <c r="E479" s="2">
-        <v>2221</v>
+        <v>1559</v>
       </c>
       <c r="F479" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G479" s="2" t="s">
-        <v>205</v>
+        <v>18</v>
       </c>
       <c r="H479" s="2" t="s">
         <v>1372</v>
       </c>
       <c r="I479" s="2">
         <v>239</v>
       </c>
       <c r="J479" s="2">
-        <v>19</v>
+        <v>224</v>
       </c>
       <c r="K479" s="2">
         <v>150</v>
       </c>
       <c r="L479" s="2">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="M479" s="2">
         <v>0</v>
       </c>
       <c r="N479" s="2">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="480" spans="1:14">
       <c r="A480" s="2">
-        <v>106941</v>
+        <v>112810</v>
       </c>
       <c r="B480" s="2" t="s">
-        <v>60</v>
+        <v>671</v>
       </c>
       <c r="C480" s="2" t="s">
         <v>1373</v>
       </c>
-      <c r="D480" s="2" t="s">
+      <c r="D480" s="2"/>
+      <c r="E480" s="2">
+        <v>1595</v>
+      </c>
+      <c r="F480" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G480" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H480" s="2" t="s">
         <v>1374</v>
-      </c>
-[...10 lines deleted...]
-        <v>1375</v>
       </c>
       <c r="I480" s="2">
         <v>240</v>
       </c>
       <c r="J480" s="2">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="K480" s="2">
         <v>150</v>
       </c>
       <c r="L480" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="M480" s="2">
         <v>0</v>
       </c>
       <c r="N480" s="2">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="481" spans="1:14">
       <c r="A481" s="2">
-        <v>112810</v>
+        <v>106941</v>
       </c>
       <c r="B481" s="2" t="s">
-        <v>674</v>
+        <v>60</v>
       </c>
       <c r="C481" s="2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D481" s="2" t="s">
         <v>1376</v>
       </c>
-      <c r="D481" s="2"/>
       <c r="E481" s="2">
-        <v>1595</v>
+        <v>1131</v>
       </c>
       <c r="F481" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G481" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H481" s="2" t="s">
         <v>1377</v>
       </c>
       <c r="I481" s="2">
         <v>240</v>
       </c>
       <c r="J481" s="2">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="K481" s="2">
         <v>150</v>
       </c>
       <c r="L481" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M481" s="2">
         <v>0</v>
       </c>
       <c r="N481" s="2">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="482" spans="1:14">
       <c r="A482" s="2">
         <v>106942</v>
       </c>
       <c r="B482" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="C482" s="2" t="s">
         <v>1379</v>
       </c>
       <c r="D482" s="2"/>
       <c r="E482" s="2">
         <v>2245</v>
       </c>
       <c r="F482" s="2"/>
       <c r="G482" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H482" s="2" t="s">
         <v>1380</v>
       </c>
       <c r="I482" s="2">
         <v>241</v>
       </c>
       <c r="J482" s="2">
         <v>20</v>
       </c>
       <c r="K482" s="2">
         <v>150</v>
       </c>
       <c r="L482" s="2">
         <v>110</v>
       </c>
       <c r="M482" s="2">
         <v>0</v>
       </c>
       <c r="N482" s="2">
         <v>260</v>
       </c>
     </row>
     <row r="483" spans="1:14">
       <c r="A483" s="2">
         <v>106830</v>
       </c>
       <c r="B483" s="2" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="E483" s="2">
         <v>14</v>
       </c>
       <c r="F483" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G483" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H483" s="2" t="s">
         <v>1381</v>
       </c>
       <c r="I483" s="2">
         <v>241</v>
       </c>
       <c r="J483" s="2">
         <v>226</v>
       </c>
       <c r="K483" s="2">
         <v>150</v>
       </c>
       <c r="L483" s="2">
         <v>0</v>
       </c>
@@ -27533,93 +27533,93 @@
       </c>
       <c r="J488" s="2">
         <v>231</v>
       </c>
       <c r="K488" s="2">
         <v>150</v>
       </c>
       <c r="L488" s="2">
         <v>0</v>
       </c>
       <c r="M488" s="2">
         <v>0</v>
       </c>
       <c r="N488" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="489" spans="1:14">
       <c r="A489" s="2">
         <v>112817</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D489" s="2"/>
       <c r="E489" s="2">
         <v>1365</v>
       </c>
       <c r="F489" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G489" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H489" s="2" t="s">
         <v>1395</v>
       </c>
       <c r="I489" s="2">
         <v>247</v>
       </c>
       <c r="J489" s="2">
         <v>232</v>
       </c>
       <c r="K489" s="2">
         <v>150</v>
       </c>
       <c r="L489" s="2">
         <v>0</v>
       </c>
       <c r="M489" s="2">
         <v>0</v>
       </c>
       <c r="N489" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="490" spans="1:14">
       <c r="A490" s="2">
         <v>112818</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>1396</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D490" s="2"/>
       <c r="E490" s="2">
         <v>601</v>
       </c>
       <c r="F490" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G490" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H490" s="2" t="s">
         <v>1397</v>
       </c>
       <c r="I490" s="2">
         <v>248</v>
       </c>
       <c r="J490" s="2">
         <v>233</v>
       </c>
       <c r="K490" s="2">
         <v>150</v>
       </c>
       <c r="L490" s="2">
         <v>0</v>
@@ -27659,51 +27659,51 @@
       </c>
       <c r="J491" s="2">
         <v>234</v>
       </c>
       <c r="K491" s="2">
         <v>150</v>
       </c>
       <c r="L491" s="2">
         <v>0</v>
       </c>
       <c r="M491" s="2">
         <v>0</v>
       </c>
       <c r="N491" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="492" spans="1:14">
       <c r="A492" s="2">
         <v>112820</v>
       </c>
       <c r="B492" s="2" t="s">
         <v>1399</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="D492" s="2"/>
       <c r="E492" s="2">
         <v>858</v>
       </c>
       <c r="F492" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G492" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H492" s="2" t="s">
         <v>1400</v>
       </c>
       <c r="I492" s="2">
         <v>250</v>
       </c>
       <c r="J492" s="2">
         <v>235</v>
       </c>
       <c r="K492" s="2">
         <v>150</v>
       </c>
       <c r="L492" s="2">
         <v>0</v>
@@ -27952,51 +27952,51 @@
       </c>
       <c r="I498" s="2">
         <v>256</v>
       </c>
       <c r="J498" s="2">
         <v>16</v>
       </c>
       <c r="K498" s="2">
         <v>150</v>
       </c>
       <c r="L498" s="2">
         <v>0</v>
       </c>
       <c r="M498" s="2">
         <v>0</v>
       </c>
       <c r="N498" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="499" spans="1:14">
       <c r="A499" s="2">
         <v>106790</v>
       </c>
       <c r="B499" s="2" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C499" s="2" t="s">
         <v>567</v>
       </c>
       <c r="D499" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E499" s="2">
         <v>1402</v>
       </c>
       <c r="F499" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G499" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H499" s="2" t="s">
         <v>1418</v>
       </c>
       <c r="I499" s="2">
         <v>257</v>
       </c>
       <c r="J499" s="2">
         <v>241</v>
       </c>
@@ -28080,57 +28080,57 @@
       </c>
       <c r="I501" s="2">
         <v>259</v>
       </c>
       <c r="J501" s="2">
         <v>243</v>
       </c>
       <c r="K501" s="2">
         <v>150</v>
       </c>
       <c r="L501" s="2">
         <v>0</v>
       </c>
       <c r="M501" s="2">
         <v>0</v>
       </c>
       <c r="N501" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="502" spans="1:14">
       <c r="A502" s="2">
         <v>106922</v>
       </c>
       <c r="B502" s="2" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="C502" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="D502" s="2" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="E502" s="2">
         <v>411</v>
       </c>
       <c r="F502" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G502" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H502" s="2" t="s">
         <v>1424</v>
       </c>
       <c r="I502" s="2">
         <v>260</v>
       </c>
       <c r="J502" s="2">
         <v>244</v>
       </c>
       <c r="K502" s="2">
         <v>150</v>
       </c>
       <c r="L502" s="2">
         <v>0</v>
       </c>
@@ -28208,54 +28208,54 @@
       </c>
       <c r="I504" s="2">
         <v>261</v>
       </c>
       <c r="J504" s="2">
         <v>240</v>
       </c>
       <c r="K504" s="2">
         <v>150</v>
       </c>
       <c r="L504" s="2">
         <v>20</v>
       </c>
       <c r="M504" s="2">
         <v>0</v>
       </c>
       <c r="N504" s="2">
         <v>170</v>
       </c>
     </row>
     <row r="505" spans="1:14">
       <c r="A505" s="2">
         <v>112832</v>
       </c>
       <c r="B505" s="2" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="D505" s="2"/>
       <c r="E505" s="2">
         <v>584</v>
       </c>
       <c r="F505" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G505" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H505" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="I505" s="2">
         <v>262</v>
       </c>
       <c r="J505" s="2">
         <v>246</v>
       </c>
       <c r="K505" s="2">
         <v>150</v>
       </c>
       <c r="L505" s="2">
         <v>0</v>
@@ -28334,51 +28334,51 @@
       </c>
       <c r="I507" s="2">
         <v>264</v>
       </c>
       <c r="J507" s="2">
         <v>248</v>
       </c>
       <c r="K507" s="2">
         <v>150</v>
       </c>
       <c r="L507" s="2">
         <v>0</v>
       </c>
       <c r="M507" s="2">
         <v>0</v>
       </c>
       <c r="N507" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="508" spans="1:14">
       <c r="A508" s="2">
         <v>112835</v>
       </c>
       <c r="B508" s="2" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C508" s="2" t="s">
         <v>1436</v>
       </c>
       <c r="D508" s="2"/>
       <c r="E508" s="2">
         <v>458</v>
       </c>
       <c r="F508" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G508" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H508" s="2" t="s">
         <v>1437</v>
       </c>
       <c r="I508" s="2">
         <v>265</v>
       </c>
       <c r="J508" s="2">
         <v>249</v>
       </c>
       <c r="K508" s="2">
         <v>150</v>
@@ -28392,51 +28392,51 @@
       <c r="N508" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="509" spans="1:14">
       <c r="A509" s="2">
         <v>112836</v>
       </c>
       <c r="B509" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="C509" s="2" t="s">
         <v>1439</v>
       </c>
       <c r="D509" s="2"/>
       <c r="E509" s="2">
         <v>1125</v>
       </c>
       <c r="F509" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G509" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H509" s="2" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="I509" s="2">
         <v>266</v>
       </c>
       <c r="J509" s="2">
         <v>250</v>
       </c>
       <c r="K509" s="2">
         <v>150</v>
       </c>
       <c r="L509" s="2">
         <v>0</v>
       </c>
       <c r="M509" s="2">
         <v>0</v>
       </c>
       <c r="N509" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="510" spans="1:14">
       <c r="A510" s="2">
         <v>112837</v>
       </c>
       <c r="B510" s="2" t="s">
@@ -28502,51 +28502,51 @@
       </c>
       <c r="I511" s="2">
         <v>268</v>
       </c>
       <c r="J511" s="2">
         <v>17</v>
       </c>
       <c r="K511" s="2">
         <v>150</v>
       </c>
       <c r="L511" s="2">
         <v>0</v>
       </c>
       <c r="M511" s="2">
         <v>0</v>
       </c>
       <c r="N511" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="512" spans="1:14">
       <c r="A512" s="2">
         <v>112839</v>
       </c>
       <c r="B512" s="2" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C512" s="2" t="s">
         <v>1444</v>
       </c>
       <c r="D512" s="2"/>
       <c r="E512" s="2">
         <v>1291</v>
       </c>
       <c r="F512" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G512" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H512" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="I512" s="2">
         <v>269</v>
       </c>
       <c r="J512" s="2">
         <v>252</v>
       </c>
       <c r="K512" s="2">
         <v>150</v>
@@ -28586,93 +28586,93 @@
       </c>
       <c r="I513" s="2">
         <v>270</v>
       </c>
       <c r="J513" s="2">
         <v>253</v>
       </c>
       <c r="K513" s="2">
         <v>150</v>
       </c>
       <c r="L513" s="2">
         <v>0</v>
       </c>
       <c r="M513" s="2">
         <v>0</v>
       </c>
       <c r="N513" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="514" spans="1:14">
       <c r="A514" s="2">
         <v>112841</v>
       </c>
       <c r="B514" s="2" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="C514" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="D514" s="2"/>
       <c r="E514" s="2">
         <v>1418</v>
       </c>
       <c r="F514" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G514" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H514" s="2" t="s">
         <v>1450</v>
       </c>
       <c r="I514" s="2">
         <v>271</v>
       </c>
       <c r="J514" s="2">
         <v>254</v>
       </c>
       <c r="K514" s="2">
         <v>150</v>
       </c>
       <c r="L514" s="2">
         <v>0</v>
       </c>
       <c r="M514" s="2">
         <v>0</v>
       </c>
       <c r="N514" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="515" spans="1:14">
       <c r="A515" s="2">
         <v>112842</v>
       </c>
       <c r="B515" s="2" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C515" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="D515" s="2"/>
       <c r="E515" s="2">
         <v>382</v>
       </c>
       <c r="F515" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G515" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H515" s="2" t="s">
         <v>1452</v>
       </c>
       <c r="I515" s="2">
         <v>272</v>
       </c>
       <c r="J515" s="2">
         <v>255</v>
       </c>
       <c r="K515" s="2">
         <v>150</v>
@@ -28712,98 +28712,98 @@
       </c>
       <c r="I516" s="2">
         <v>273</v>
       </c>
       <c r="J516" s="2">
         <v>256</v>
       </c>
       <c r="K516" s="2">
         <v>150</v>
       </c>
       <c r="L516" s="2">
         <v>0</v>
       </c>
       <c r="M516" s="2">
         <v>0</v>
       </c>
       <c r="N516" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="517" spans="1:14">
       <c r="A517" s="2">
         <v>106892</v>
       </c>
       <c r="B517" s="2" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="E517" s="2">
         <v>492</v>
       </c>
       <c r="F517" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G517" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H517" s="2" t="s">
         <v>1455</v>
       </c>
       <c r="I517" s="2">
         <v>274</v>
       </c>
       <c r="J517" s="2">
         <v>257</v>
       </c>
       <c r="K517" s="2">
         <v>150</v>
       </c>
       <c r="L517" s="2">
         <v>0</v>
       </c>
       <c r="M517" s="2">
         <v>0</v>
       </c>
       <c r="N517" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="518" spans="1:14">
       <c r="A518" s="2">
         <v>112845</v>
       </c>
       <c r="B518" s="2" t="s">
         <v>438</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="D518" s="2" t="s">
         <v>1456</v>
       </c>
       <c r="E518" s="2">
         <v>350</v>
       </c>
       <c r="F518" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G518" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H518" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="I518" s="2">
         <v>275</v>
       </c>
       <c r="J518" s="2">
         <v>258</v>
       </c>
       <c r="K518" s="2">
         <v>150</v>
       </c>
@@ -28858,51 +28858,51 @@
       <c r="N519" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="520" spans="1:14">
       <c r="A520" s="2">
         <v>112847</v>
       </c>
       <c r="B520" s="2" t="s">
         <v>1460</v>
       </c>
       <c r="C520" s="2" t="s">
         <v>1461</v>
       </c>
       <c r="D520" s="2"/>
       <c r="E520" s="2">
         <v>802</v>
       </c>
       <c r="F520" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G520" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H520" s="2" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
       <c r="I520" s="2">
         <v>277</v>
       </c>
       <c r="J520" s="2">
         <v>259</v>
       </c>
       <c r="K520" s="2">
         <v>150</v>
       </c>
       <c r="L520" s="2">
         <v>0</v>
       </c>
       <c r="M520" s="2">
         <v>0</v>
       </c>
       <c r="N520" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="521" spans="1:14">
       <c r="A521" s="2">
         <v>112848</v>
       </c>
       <c r="B521" s="2" t="s">
@@ -29180,51 +29180,51 @@
       </c>
       <c r="I527" s="2">
         <v>284</v>
       </c>
       <c r="J527" s="2">
         <v>266</v>
       </c>
       <c r="K527" s="2">
         <v>150</v>
       </c>
       <c r="L527" s="2">
         <v>0</v>
       </c>
       <c r="M527" s="2">
         <v>0</v>
       </c>
       <c r="N527" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="528" spans="1:14">
       <c r="A528" s="2">
         <v>112855</v>
       </c>
       <c r="B528" s="2" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C528" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="D528" s="2"/>
       <c r="E528" s="2">
         <v>1572</v>
       </c>
       <c r="F528" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G528" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H528" s="2" t="s">
         <v>1479</v>
       </c>
       <c r="I528" s="2">
         <v>285</v>
       </c>
       <c r="J528" s="2">
         <v>267</v>
       </c>
       <c r="K528" s="2">
         <v>150</v>
@@ -29309,95 +29309,95 @@
       </c>
       <c r="J530" s="2">
         <v>269</v>
       </c>
       <c r="K530" s="2">
         <v>150</v>
       </c>
       <c r="L530" s="2">
         <v>0</v>
       </c>
       <c r="M530" s="2">
         <v>0</v>
       </c>
       <c r="N530" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="531" spans="1:14">
       <c r="A531" s="2">
         <v>111819</v>
       </c>
       <c r="B531" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="D531" s="2" t="s">
         <v>1486</v>
       </c>
       <c r="E531" s="2">
         <v>197</v>
       </c>
       <c r="F531" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G531" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H531" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="I531" s="2">
         <v>288</v>
       </c>
       <c r="J531" s="2">
         <v>270</v>
       </c>
       <c r="K531" s="2">
         <v>150</v>
       </c>
       <c r="L531" s="2">
         <v>0</v>
       </c>
       <c r="M531" s="2">
         <v>0</v>
       </c>
       <c r="N531" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="532" spans="1:14">
       <c r="A532" s="2">
         <v>112859</v>
       </c>
       <c r="B532" s="2" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C532" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D532" s="2"/>
       <c r="E532" s="2">
         <v>1086</v>
       </c>
       <c r="F532" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G532" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H532" s="2" t="s">
         <v>1488</v>
       </c>
       <c r="I532" s="2">
         <v>289</v>
       </c>
       <c r="J532" s="2">
         <v>271</v>
       </c>
       <c r="K532" s="2">
         <v>150</v>
       </c>
       <c r="L532" s="2">
         <v>0</v>
@@ -29647,51 +29647,51 @@
       </c>
       <c r="J538" s="2">
         <v>275</v>
       </c>
       <c r="K538" s="2">
         <v>150</v>
       </c>
       <c r="L538" s="2">
         <v>0</v>
       </c>
       <c r="M538" s="2">
         <v>0</v>
       </c>
       <c r="N538" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="539" spans="1:14">
       <c r="A539" s="2">
         <v>112866</v>
       </c>
       <c r="B539" s="2" t="s">
         <v>341</v>
       </c>
       <c r="C539" s="2" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="D539" s="2"/>
       <c r="E539" s="2">
         <v>850</v>
       </c>
       <c r="F539" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G539" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H539" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="I539" s="2">
         <v>296</v>
       </c>
       <c r="J539" s="2">
         <v>276</v>
       </c>
       <c r="K539" s="2">
         <v>150</v>
       </c>
       <c r="L539" s="2">
         <v>0</v>
@@ -29899,51 +29899,51 @@
       </c>
       <c r="J544" s="2">
         <v>281</v>
       </c>
       <c r="K544" s="2">
         <v>150</v>
       </c>
       <c r="L544" s="2">
         <v>0</v>
       </c>
       <c r="M544" s="2">
         <v>0</v>
       </c>
       <c r="N544" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="545" spans="1:14">
       <c r="A545" s="2">
         <v>112872</v>
       </c>
       <c r="B545" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>752</v>
+        <v>748</v>
       </c>
       <c r="D545" s="2"/>
       <c r="E545" s="2">
         <v>1406</v>
       </c>
       <c r="F545" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G545" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H545" s="2" t="s">
         <v>1516</v>
       </c>
       <c r="I545" s="2">
         <v>302</v>
       </c>
       <c r="J545" s="2">
         <v>282</v>
       </c>
       <c r="K545" s="2">
         <v>150</v>
       </c>
       <c r="L545" s="2">
         <v>0</v>
@@ -29980,51 +29980,51 @@
       </c>
       <c r="I546" s="2">
         <v>303</v>
       </c>
       <c r="J546" s="2">
         <v>283</v>
       </c>
       <c r="K546" s="2">
         <v>150</v>
       </c>
       <c r="L546" s="2">
         <v>0</v>
       </c>
       <c r="M546" s="2">
         <v>0</v>
       </c>
       <c r="N546" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="547" spans="1:14">
       <c r="A547" s="2">
         <v>112874</v>
       </c>
       <c r="B547" s="2" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="C547" s="2" t="s">
         <v>1520</v>
       </c>
       <c r="D547" s="2"/>
       <c r="E547" s="2">
         <v>305</v>
       </c>
       <c r="F547" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G547" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H547" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="I547" s="2">
         <v>304</v>
       </c>
       <c r="J547" s="2">
         <v>284</v>
       </c>
       <c r="K547" s="2">
         <v>150</v>
@@ -30190,95 +30190,95 @@
       </c>
       <c r="I551" s="2">
         <v>308</v>
       </c>
       <c r="J551" s="2">
         <v>287</v>
       </c>
       <c r="K551" s="2">
         <v>150</v>
       </c>
       <c r="L551" s="2">
         <v>0</v>
       </c>
       <c r="M551" s="2">
         <v>0</v>
       </c>
       <c r="N551" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="552" spans="1:14">
       <c r="A552" s="2">
         <v>106913</v>
       </c>
       <c r="B552" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C552" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D552" s="2" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="E552" s="2">
         <v>1601</v>
       </c>
       <c r="F552" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G552" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H552" s="2" t="s">
         <v>1532</v>
       </c>
       <c r="I552" s="2">
         <v>309</v>
       </c>
       <c r="J552" s="2">
         <v>288</v>
       </c>
       <c r="K552" s="2">
         <v>150</v>
       </c>
       <c r="L552" s="2">
         <v>0</v>
       </c>
       <c r="M552" s="2">
         <v>0</v>
       </c>
       <c r="N552" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="553" spans="1:14">
       <c r="A553" s="2">
         <v>112880</v>
       </c>
       <c r="B553" s="2" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C553" s="2" t="s">
         <v>1533</v>
       </c>
       <c r="D553" s="2"/>
       <c r="E553" s="2">
         <v>518</v>
       </c>
       <c r="F553" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G553" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H553" s="2" t="s">
         <v>1534</v>
       </c>
       <c r="I553" s="2">
         <v>310</v>
       </c>
       <c r="J553" s="2">
         <v>289</v>
       </c>
       <c r="K553" s="2">
         <v>150</v>
@@ -30405,51 +30405,51 @@
       </c>
       <c r="J556" s="2">
         <v>22</v>
       </c>
       <c r="K556" s="2">
         <v>150</v>
       </c>
       <c r="L556" s="2">
         <v>0</v>
       </c>
       <c r="M556" s="2">
         <v>0</v>
       </c>
       <c r="N556" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="557" spans="1:14">
       <c r="A557" s="2">
         <v>112884</v>
       </c>
       <c r="B557" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D557" s="2"/>
       <c r="E557" s="2">
         <v>1057</v>
       </c>
       <c r="F557" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G557" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H557" s="2" t="s">
         <v>1543</v>
       </c>
       <c r="I557" s="2">
         <v>314</v>
       </c>
       <c r="J557" s="2">
         <v>292</v>
       </c>
       <c r="K557" s="2">
         <v>150</v>
       </c>
       <c r="L557" s="2">
         <v>0</v>
@@ -30867,51 +30867,51 @@
       </c>
       <c r="J567" s="2">
         <v>301</v>
       </c>
       <c r="K567" s="2">
         <v>150</v>
       </c>
       <c r="L567" s="2">
         <v>0</v>
       </c>
       <c r="M567" s="2">
         <v>0</v>
       </c>
       <c r="N567" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="568" spans="1:14">
       <c r="A568" s="2">
         <v>112895</v>
       </c>
       <c r="B568" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="C568" s="2" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="D568" s="2"/>
       <c r="E568" s="2">
         <v>101</v>
       </c>
       <c r="F568" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G568" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H568" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="I568" s="2">
         <v>325</v>
       </c>
       <c r="J568" s="2">
         <v>302</v>
       </c>
       <c r="K568" s="2">
         <v>150</v>
       </c>
       <c r="L568" s="2">
         <v>0</v>
@@ -31032,57 +31032,57 @@
       </c>
       <c r="I571" s="2">
         <v>328</v>
       </c>
       <c r="J571" s="2">
         <v>305</v>
       </c>
       <c r="K571" s="2">
         <v>150</v>
       </c>
       <c r="L571" s="2">
         <v>0</v>
       </c>
       <c r="M571" s="2">
         <v>0</v>
       </c>
       <c r="N571" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="572" spans="1:14">
       <c r="A572" s="2">
         <v>106921</v>
       </c>
       <c r="B572" s="2" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="D572" s="2" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="E572" s="2">
         <v>337</v>
       </c>
       <c r="F572" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G572" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H572" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="I572" s="2">
         <v>329</v>
       </c>
       <c r="J572" s="2">
         <v>306</v>
       </c>
       <c r="K572" s="2">
         <v>150</v>
       </c>
       <c r="L572" s="2">
         <v>0</v>
       </c>
@@ -31121,51 +31121,51 @@
       </c>
       <c r="J573" s="2">
         <v>307</v>
       </c>
       <c r="K573" s="2">
         <v>150</v>
       </c>
       <c r="L573" s="2">
         <v>0</v>
       </c>
       <c r="M573" s="2">
         <v>0</v>
       </c>
       <c r="N573" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="574" spans="1:14">
       <c r="A574" s="2">
         <v>112901</v>
       </c>
       <c r="B574" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="C574" s="2" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D574" s="2"/>
       <c r="E574" s="2">
         <v>1002</v>
       </c>
       <c r="F574" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G574" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H574" s="2" t="s">
         <v>1581</v>
       </c>
       <c r="I574" s="2">
         <v>331</v>
       </c>
       <c r="J574" s="2">
         <v>308</v>
       </c>
       <c r="K574" s="2">
         <v>150</v>
       </c>
       <c r="L574" s="2">
         <v>0</v>
@@ -31286,57 +31286,57 @@
       </c>
       <c r="I577" s="2">
         <v>333</v>
       </c>
       <c r="J577" s="2">
         <v>309</v>
       </c>
       <c r="K577" s="2">
         <v>150</v>
       </c>
       <c r="L577" s="2">
         <v>0</v>
       </c>
       <c r="M577" s="2">
         <v>0</v>
       </c>
       <c r="N577" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="578" spans="1:14">
       <c r="A578" s="2">
         <v>106889</v>
       </c>
       <c r="B578" s="2" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="D578" s="2" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="E578" s="2">
         <v>301</v>
       </c>
       <c r="F578" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G578" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H578" s="2" t="s">
         <v>1592</v>
       </c>
       <c r="I578" s="2">
         <v>334</v>
       </c>
       <c r="J578" s="2">
         <v>310</v>
       </c>
       <c r="K578" s="2">
         <v>150</v>
       </c>
       <c r="L578" s="2">
         <v>0</v>
       </c>
@@ -31584,95 +31584,95 @@
       </c>
       <c r="I584" s="2">
         <v>340</v>
       </c>
       <c r="J584" s="2">
         <v>25</v>
       </c>
       <c r="K584" s="2">
         <v>150</v>
       </c>
       <c r="L584" s="2">
         <v>0</v>
       </c>
       <c r="M584" s="2">
         <v>0</v>
       </c>
       <c r="N584" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="585" spans="1:14">
       <c r="A585" s="2">
         <v>106926</v>
       </c>
       <c r="B585" s="2" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C585" s="2" t="s">
         <v>1292</v>
       </c>
       <c r="D585" s="2" t="s">
         <v>1293</v>
       </c>
       <c r="E585" s="2">
         <v>1160</v>
       </c>
       <c r="F585" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G585" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H585" s="2" t="s">
         <v>1609</v>
       </c>
       <c r="I585" s="2">
         <v>341</v>
       </c>
       <c r="J585" s="2">
         <v>316</v>
       </c>
       <c r="K585" s="2">
         <v>150</v>
       </c>
       <c r="L585" s="2">
         <v>0</v>
       </c>
       <c r="M585" s="2">
         <v>0</v>
       </c>
       <c r="N585" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="586" spans="1:14">
       <c r="A586" s="2">
         <v>112912</v>
       </c>
       <c r="B586" s="2" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="C586" s="2" t="s">
         <v>1610</v>
       </c>
       <c r="D586" s="2"/>
       <c r="E586" s="2">
         <v>818</v>
       </c>
       <c r="F586" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G586" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H586" s="2" t="s">
         <v>1611</v>
       </c>
       <c r="I586" s="2">
         <v>342</v>
       </c>
       <c r="J586" s="2">
         <v>317</v>
       </c>
       <c r="K586" s="2">
         <v>150</v>
@@ -31799,51 +31799,51 @@
       </c>
       <c r="J589" s="2">
         <v>320</v>
       </c>
       <c r="K589" s="2">
         <v>150</v>
       </c>
       <c r="L589" s="2">
         <v>0</v>
       </c>
       <c r="M589" s="2">
         <v>0</v>
       </c>
       <c r="N589" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="590" spans="1:14">
       <c r="A590" s="2">
         <v>112916</v>
       </c>
       <c r="B590" s="2" t="s">
         <v>1618</v>
       </c>
       <c r="C590" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D590" s="2"/>
       <c r="E590" s="2">
         <v>1288</v>
       </c>
       <c r="F590" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G590" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H590" s="2" t="s">
         <v>1619</v>
       </c>
       <c r="I590" s="2">
         <v>346</v>
       </c>
       <c r="J590" s="2">
         <v>321</v>
       </c>
       <c r="K590" s="2">
         <v>150</v>
       </c>
       <c r="L590" s="2">
         <v>0</v>
@@ -31883,51 +31883,51 @@
       </c>
       <c r="J591" s="2">
         <v>322</v>
       </c>
       <c r="K591" s="2">
         <v>150</v>
       </c>
       <c r="L591" s="2">
         <v>0</v>
       </c>
       <c r="M591" s="2">
         <v>0</v>
       </c>
       <c r="N591" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="592" spans="1:14">
       <c r="A592" s="2">
         <v>112918</v>
       </c>
       <c r="B592" s="2" t="s">
         <v>1623</v>
       </c>
       <c r="C592" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D592" s="2"/>
       <c r="E592" s="2">
         <v>1123</v>
       </c>
       <c r="F592" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G592" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H592" s="2" t="s">
         <v>1624</v>
       </c>
       <c r="I592" s="2">
         <v>348</v>
       </c>
       <c r="J592" s="2">
         <v>323</v>
       </c>
       <c r="K592" s="2">
         <v>150</v>
       </c>
       <c r="L592" s="2">
         <v>0</v>
@@ -32300,54 +32300,54 @@
       </c>
       <c r="I601" s="2">
         <v>357</v>
       </c>
       <c r="J601" s="2">
         <v>332</v>
       </c>
       <c r="K601" s="2">
         <v>150</v>
       </c>
       <c r="L601" s="2">
         <v>0</v>
       </c>
       <c r="M601" s="2">
         <v>0</v>
       </c>
       <c r="N601" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="602" spans="1:14">
       <c r="A602" s="2">
         <v>112928</v>
       </c>
       <c r="B602" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C602" s="2" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D602" s="2"/>
       <c r="E602" s="2">
         <v>491</v>
       </c>
       <c r="F602" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G602" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H602" s="2" t="s">
         <v>1647</v>
       </c>
       <c r="I602" s="2">
         <v>358</v>
       </c>
       <c r="J602" s="2">
         <v>333</v>
       </c>
       <c r="K602" s="2">
         <v>150</v>
       </c>
       <c r="L602" s="2">
         <v>0</v>
@@ -32426,51 +32426,51 @@
       </c>
       <c r="I604" s="2">
         <v>360</v>
       </c>
       <c r="J604" s="2">
         <v>335</v>
       </c>
       <c r="K604" s="2">
         <v>150</v>
       </c>
       <c r="L604" s="2">
         <v>0</v>
       </c>
       <c r="M604" s="2">
         <v>0</v>
       </c>
       <c r="N604" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="605" spans="1:14">
       <c r="A605" s="2">
         <v>112931</v>
       </c>
       <c r="B605" s="2" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C605" s="2" t="s">
         <v>1652</v>
       </c>
       <c r="D605" s="2"/>
       <c r="E605" s="2">
         <v>624</v>
       </c>
       <c r="F605" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G605" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H605" s="2" t="s">
         <v>1653</v>
       </c>
       <c r="I605" s="2">
         <v>361</v>
       </c>
       <c r="J605" s="2">
         <v>336</v>
       </c>
       <c r="K605" s="2">
         <v>150</v>
@@ -32552,96 +32552,96 @@
       </c>
       <c r="I607" s="2">
         <v>363</v>
       </c>
       <c r="J607" s="2">
         <v>338</v>
       </c>
       <c r="K607" s="2">
         <v>150</v>
       </c>
       <c r="L607" s="2">
         <v>0</v>
       </c>
       <c r="M607" s="2">
         <v>0</v>
       </c>
       <c r="N607" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="608" spans="1:14">
       <c r="A608" s="2">
         <v>112934</v>
       </c>
       <c r="B608" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="D608" s="2"/>
       <c r="E608" s="2">
         <v>1589</v>
       </c>
       <c r="F608" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G608" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H608" s="2" t="s">
         <v>1658</v>
       </c>
       <c r="I608" s="2">
         <v>364</v>
       </c>
       <c r="J608" s="2">
         <v>339</v>
       </c>
       <c r="K608" s="2">
         <v>150</v>
       </c>
       <c r="L608" s="2">
         <v>0</v>
       </c>
       <c r="M608" s="2">
         <v>0</v>
       </c>
       <c r="N608" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="609" spans="1:14">
       <c r="A609" s="2">
         <v>112935</v>
       </c>
       <c r="B609" s="2" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="C609" s="2" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D609" s="2"/>
       <c r="E609" s="2">
         <v>1157</v>
       </c>
       <c r="F609" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G609" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H609" s="2" t="s">
         <v>1659</v>
       </c>
       <c r="I609" s="2">
         <v>365</v>
       </c>
       <c r="J609" s="2">
         <v>340</v>
       </c>
       <c r="K609" s="2">
         <v>150</v>
       </c>
       <c r="L609" s="2">
         <v>0</v>
@@ -32932,51 +32932,51 @@
       </c>
       <c r="I616" s="2">
         <v>372</v>
       </c>
       <c r="J616" s="2">
         <v>346</v>
       </c>
       <c r="K616" s="2">
         <v>150</v>
       </c>
       <c r="L616" s="2">
         <v>0</v>
       </c>
       <c r="M616" s="2">
         <v>0</v>
       </c>
       <c r="N616" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="617" spans="1:14">
       <c r="A617" s="2">
         <v>112943</v>
       </c>
       <c r="B617" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C617" s="2" t="s">
         <v>1676</v>
       </c>
       <c r="D617" s="2"/>
       <c r="E617" s="2">
         <v>1531</v>
       </c>
       <c r="F617" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G617" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H617" s="2" t="s">
         <v>1677</v>
       </c>
       <c r="I617" s="2">
         <v>373</v>
       </c>
       <c r="J617" s="2">
         <v>347</v>
       </c>
       <c r="K617" s="2">
         <v>150</v>
@@ -33103,132 +33103,132 @@
       </c>
       <c r="J620" s="2">
         <v>350</v>
       </c>
       <c r="K620" s="2">
         <v>150</v>
       </c>
       <c r="L620" s="2">
         <v>0</v>
       </c>
       <c r="M620" s="2">
         <v>0</v>
       </c>
       <c r="N620" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="621" spans="1:14">
       <c r="A621" s="2">
         <v>112947</v>
       </c>
       <c r="B621" s="2" t="s">
         <v>1684</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D621" s="2"/>
       <c r="E621" s="2">
         <v>1520</v>
       </c>
       <c r="F621" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G621" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H621" s="2" t="s">
         <v>1685</v>
       </c>
       <c r="I621" s="2">
         <v>377</v>
       </c>
       <c r="J621" s="2">
         <v>351</v>
       </c>
       <c r="K621" s="2">
         <v>150</v>
       </c>
       <c r="L621" s="2">
         <v>0</v>
       </c>
       <c r="M621" s="2">
         <v>0</v>
       </c>
       <c r="N621" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="622" spans="1:14">
       <c r="A622" s="2">
         <v>112948</v>
       </c>
       <c r="B622" s="2" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="C622" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D622" s="2"/>
       <c r="E622" s="2">
         <v>1218</v>
       </c>
       <c r="F622" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G622" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H622" s="2" t="s">
         <v>1686</v>
       </c>
       <c r="I622" s="2">
         <v>378</v>
       </c>
       <c r="J622" s="2">
         <v>352</v>
       </c>
       <c r="K622" s="2">
         <v>150</v>
       </c>
       <c r="L622" s="2">
         <v>0</v>
       </c>
       <c r="M622" s="2">
         <v>0</v>
       </c>
       <c r="N622" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="623" spans="1:14">
       <c r="A623" s="2">
         <v>112949</v>
       </c>
       <c r="B623" s="2" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C623" s="2" t="s">
         <v>1687</v>
       </c>
       <c r="D623" s="2"/>
       <c r="E623" s="2">
         <v>1233</v>
       </c>
       <c r="F623" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G623" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H623" s="2" t="s">
         <v>1688</v>
       </c>
       <c r="I623" s="2">
         <v>379</v>
       </c>
       <c r="J623" s="2">
         <v>353</v>
       </c>
       <c r="K623" s="2">
         <v>150</v>
@@ -33481,51 +33481,51 @@
       </c>
       <c r="J629" s="2">
         <v>357</v>
       </c>
       <c r="K629" s="2">
         <v>150</v>
       </c>
       <c r="L629" s="2">
         <v>0</v>
       </c>
       <c r="M629" s="2">
         <v>0</v>
       </c>
       <c r="N629" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="630" spans="1:14">
       <c r="A630" s="2">
         <v>112956</v>
       </c>
       <c r="B630" s="2" t="s">
         <v>1707</v>
       </c>
       <c r="C630" s="2" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D630" s="2"/>
       <c r="E630" s="2">
         <v>2228</v>
       </c>
       <c r="F630" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G630" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H630" s="2" t="s">
         <v>1708</v>
       </c>
       <c r="I630" s="2">
         <v>386</v>
       </c>
       <c r="J630" s="2">
         <v>29</v>
       </c>
       <c r="K630" s="2">
         <v>150</v>
       </c>
       <c r="L630" s="2">
         <v>0</v>
@@ -33604,96 +33604,96 @@
       </c>
       <c r="I632" s="2">
         <v>388</v>
       </c>
       <c r="J632" s="2">
         <v>359</v>
       </c>
       <c r="K632" s="2">
         <v>150</v>
       </c>
       <c r="L632" s="2">
         <v>0</v>
       </c>
       <c r="M632" s="2">
         <v>0</v>
       </c>
       <c r="N632" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="633" spans="1:14">
       <c r="A633" s="2">
         <v>112959</v>
       </c>
       <c r="B633" s="2" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="C633" s="2" t="s">
         <v>1714</v>
       </c>
       <c r="D633" s="2"/>
       <c r="E633" s="2">
         <v>160</v>
       </c>
       <c r="F633" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G633" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H633" s="2" t="s">
         <v>1715</v>
       </c>
       <c r="I633" s="2">
         <v>389</v>
       </c>
       <c r="J633" s="2">
         <v>360</v>
       </c>
       <c r="K633" s="2">
         <v>150</v>
       </c>
       <c r="L633" s="2">
         <v>0</v>
       </c>
       <c r="M633" s="2">
         <v>0</v>
       </c>
       <c r="N633" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="634" spans="1:14">
       <c r="A634" s="2">
         <v>112960</v>
       </c>
       <c r="B634" s="2" t="s">
         <v>1716</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D634" s="2"/>
       <c r="E634" s="2">
         <v>1507</v>
       </c>
       <c r="F634" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G634" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H634" s="2" t="s">
         <v>1717</v>
       </c>
       <c r="I634" s="2">
         <v>390</v>
       </c>
       <c r="J634" s="2">
         <v>361</v>
       </c>
       <c r="K634" s="2">
         <v>150</v>
       </c>
       <c r="L634" s="2">
         <v>0</v>
@@ -33775,51 +33775,51 @@
       </c>
       <c r="J636" s="2">
         <v>30</v>
       </c>
       <c r="K636" s="2">
         <v>150</v>
       </c>
       <c r="L636" s="2">
         <v>0</v>
       </c>
       <c r="M636" s="2">
         <v>0</v>
       </c>
       <c r="N636" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="637" spans="1:14">
       <c r="A637" s="2">
         <v>112963</v>
       </c>
       <c r="B637" s="2" t="s">
         <v>858</v>
       </c>
       <c r="C637" s="2" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
       <c r="D637" s="2"/>
       <c r="E637" s="2">
         <v>551</v>
       </c>
       <c r="F637" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G637" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H637" s="2" t="s">
         <v>1723</v>
       </c>
       <c r="I637" s="2">
         <v>393</v>
       </c>
       <c r="J637" s="2">
         <v>363</v>
       </c>
       <c r="K637" s="2">
         <v>150</v>
       </c>
       <c r="L637" s="2">
         <v>0</v>
@@ -34027,174 +34027,174 @@
       </c>
       <c r="J642" s="2">
         <v>367</v>
       </c>
       <c r="K642" s="2">
         <v>150</v>
       </c>
       <c r="L642" s="2">
         <v>0</v>
       </c>
       <c r="M642" s="2">
         <v>0</v>
       </c>
       <c r="N642" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="643" spans="1:14">
       <c r="A643" s="2">
         <v>112969</v>
       </c>
       <c r="B643" s="2" t="s">
         <v>1737</v>
       </c>
       <c r="C643" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D643" s="2"/>
       <c r="E643" s="2">
         <v>136</v>
       </c>
       <c r="F643" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G643" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H643" s="2" t="s">
         <v>1738</v>
       </c>
       <c r="I643" s="2">
         <v>399</v>
       </c>
       <c r="J643" s="2">
         <v>368</v>
       </c>
       <c r="K643" s="2">
         <v>150</v>
       </c>
       <c r="L643" s="2">
         <v>0</v>
       </c>
       <c r="M643" s="2">
         <v>0</v>
       </c>
       <c r="N643" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="644" spans="1:14">
       <c r="A644" s="2">
         <v>112970</v>
       </c>
       <c r="B644" s="2" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C644" s="2" t="s">
         <v>1739</v>
       </c>
       <c r="D644" s="2"/>
       <c r="E644" s="2">
         <v>654</v>
       </c>
       <c r="F644" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G644" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H644" s="2" t="s">
         <v>1740</v>
       </c>
       <c r="I644" s="2">
         <v>400</v>
       </c>
       <c r="J644" s="2">
         <v>369</v>
       </c>
       <c r="K644" s="2">
         <v>150</v>
       </c>
       <c r="L644" s="2">
         <v>0</v>
       </c>
       <c r="M644" s="2">
         <v>0</v>
       </c>
       <c r="N644" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="645" spans="1:14">
       <c r="A645" s="2">
         <v>112971</v>
       </c>
       <c r="B645" s="2" t="s">
         <v>1741</v>
       </c>
       <c r="C645" s="2" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D645" s="2"/>
       <c r="E645" s="2">
         <v>1104</v>
       </c>
       <c r="F645" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G645" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H645" s="2" t="s">
         <v>1742</v>
       </c>
       <c r="I645" s="2">
         <v>401</v>
       </c>
       <c r="J645" s="2">
         <v>370</v>
       </c>
       <c r="K645" s="2">
         <v>150</v>
       </c>
       <c r="L645" s="2">
         <v>0</v>
       </c>
       <c r="M645" s="2">
         <v>0</v>
       </c>
       <c r="N645" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="646" spans="1:14">
       <c r="A646" s="2">
         <v>112972</v>
       </c>
       <c r="B646" s="2" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="C646" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D646" s="2"/>
       <c r="E646" s="2">
         <v>586</v>
       </c>
       <c r="F646" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G646" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H646" s="2" t="s">
         <v>1743</v>
       </c>
       <c r="I646" s="2">
         <v>402</v>
       </c>
       <c r="J646" s="2">
         <v>371</v>
       </c>
       <c r="K646" s="2">
         <v>150</v>
@@ -34318,51 +34318,51 @@
       </c>
       <c r="I649" s="2">
         <v>405</v>
       </c>
       <c r="J649" s="2">
         <v>374</v>
       </c>
       <c r="K649" s="2">
         <v>150</v>
       </c>
       <c r="L649" s="2">
         <v>0</v>
       </c>
       <c r="M649" s="2">
         <v>0</v>
       </c>
       <c r="N649" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="650" spans="1:14">
       <c r="A650" s="2">
         <v>112976</v>
       </c>
       <c r="B650" s="2" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="C650" s="2" t="s">
         <v>1751</v>
       </c>
       <c r="D650" s="2"/>
       <c r="E650" s="2">
         <v>1338</v>
       </c>
       <c r="F650" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G650" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H650" s="2" t="s">
         <v>1752</v>
       </c>
       <c r="I650" s="2">
         <v>406</v>
       </c>
       <c r="J650" s="2">
         <v>375</v>
       </c>
       <c r="K650" s="2">
         <v>150</v>
@@ -34405,51 +34405,51 @@
       </c>
       <c r="J651" s="2">
         <v>376</v>
       </c>
       <c r="K651" s="2">
         <v>150</v>
       </c>
       <c r="L651" s="2">
         <v>0</v>
       </c>
       <c r="M651" s="2">
         <v>0</v>
       </c>
       <c r="N651" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="652" spans="1:14">
       <c r="A652" s="2">
         <v>112978</v>
       </c>
       <c r="B652" s="2" t="s">
         <v>321</v>
       </c>
       <c r="C652" s="2" t="s">
-        <v>1332</v>
+        <v>1331</v>
       </c>
       <c r="D652" s="2" t="s">
         <v>1756</v>
       </c>
       <c r="E652" s="2">
         <v>488</v>
       </c>
       <c r="F652" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G652" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H652" s="2" t="s">
         <v>1757</v>
       </c>
       <c r="I652" s="2">
         <v>408</v>
       </c>
       <c r="J652" s="2">
         <v>377</v>
       </c>
       <c r="K652" s="2">
         <v>150</v>
       </c>
@@ -34659,51 +34659,51 @@
       </c>
       <c r="J657" s="2">
         <v>381</v>
       </c>
       <c r="K657" s="2">
         <v>150</v>
       </c>
       <c r="L657" s="2">
         <v>0</v>
       </c>
       <c r="M657" s="2">
         <v>0</v>
       </c>
       <c r="N657" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="658" spans="1:14">
       <c r="A658" s="2">
         <v>112984</v>
       </c>
       <c r="B658" s="2" t="s">
         <v>1770</v>
       </c>
       <c r="C658" s="2" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="D658" s="2"/>
       <c r="E658" s="2">
         <v>2139</v>
       </c>
       <c r="F658" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G658" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H658" s="2" t="s">
         <v>1771</v>
       </c>
       <c r="I658" s="2">
         <v>414</v>
       </c>
       <c r="J658" s="2">
         <v>33</v>
       </c>
       <c r="K658" s="2">
         <v>150</v>
       </c>
       <c r="L658" s="2">
         <v>0</v>
@@ -34992,51 +34992,51 @@
       </c>
       <c r="I665" s="2">
         <v>421</v>
       </c>
       <c r="J665" s="2">
         <v>387</v>
       </c>
       <c r="K665" s="2">
         <v>150</v>
       </c>
       <c r="L665" s="2">
         <v>0</v>
       </c>
       <c r="M665" s="2">
         <v>0</v>
       </c>
       <c r="N665" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="666" spans="1:14">
       <c r="A666" s="2">
         <v>112992</v>
       </c>
       <c r="B666" s="2" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="C666" s="2" t="s">
         <v>203</v>
       </c>
       <c r="D666" s="2"/>
       <c r="E666" s="2">
         <v>1175</v>
       </c>
       <c r="F666" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G666" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H666" s="2" t="s">
         <v>1789</v>
       </c>
       <c r="I666" s="2">
         <v>422</v>
       </c>
       <c r="J666" s="2">
         <v>388</v>
       </c>
       <c r="K666" s="2">
         <v>150</v>
@@ -35370,51 +35370,51 @@
       </c>
       <c r="I674" s="2">
         <v>430</v>
       </c>
       <c r="J674" s="2">
         <v>395</v>
       </c>
       <c r="K674" s="2">
         <v>150</v>
       </c>
       <c r="L674" s="2">
         <v>0</v>
       </c>
       <c r="M674" s="2">
         <v>0</v>
       </c>
       <c r="N674" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="675" spans="1:14">
       <c r="A675" s="2">
         <v>109754</v>
       </c>
       <c r="B675" s="2" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="C675" s="2" t="s">
         <v>1809</v>
       </c>
       <c r="D675" s="2"/>
       <c r="E675" s="2">
         <v>154</v>
       </c>
       <c r="F675" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G675" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H675" s="2" t="s">
         <v>1810</v>
       </c>
       <c r="I675" s="2">
         <v>431</v>
       </c>
       <c r="J675" s="2">
         <v>396</v>
       </c>
       <c r="K675" s="2">
         <v>150</v>
@@ -36171,54 +36171,54 @@
       </c>
       <c r="J693" s="2">
         <v>412</v>
       </c>
       <c r="K693" s="2">
         <v>150</v>
       </c>
       <c r="L693" s="2">
         <v>0</v>
       </c>
       <c r="M693" s="2">
         <v>0</v>
       </c>
       <c r="N693" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="694" spans="1:14">
       <c r="A694" s="2">
         <v>106941</v>
       </c>
       <c r="B694" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C694" s="2" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="D694" s="2" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="E694" s="2">
         <v>1031</v>
       </c>
       <c r="F694" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G694" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H694" s="2" t="s">
         <v>1857</v>
       </c>
       <c r="I694" s="2">
         <v>450</v>
       </c>
       <c r="J694" s="2">
         <v>413</v>
       </c>
       <c r="K694" s="2">
         <v>150</v>
       </c>
       <c r="L694" s="2">
         <v>0</v>
       </c>
@@ -36721,51 +36721,51 @@
       </c>
       <c r="J706" s="2">
         <v>425</v>
       </c>
       <c r="K706" s="2">
         <v>150</v>
       </c>
       <c r="L706" s="2">
         <v>0</v>
       </c>
       <c r="M706" s="2">
         <v>0</v>
       </c>
       <c r="N706" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="707" spans="1:14">
       <c r="A707" s="2">
         <v>112817</v>
       </c>
       <c r="B707" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="C707" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="D707" s="2"/>
       <c r="E707" s="2">
         <v>2199</v>
       </c>
       <c r="F707" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G707" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H707" s="2" t="s">
         <v>1886</v>
       </c>
       <c r="I707" s="2">
         <v>463</v>
       </c>
       <c r="J707" s="2">
         <v>38</v>
       </c>
       <c r="K707" s="2">
         <v>150</v>
       </c>
       <c r="L707" s="2">
         <v>0</v>
@@ -36847,51 +36847,51 @@
       </c>
       <c r="J709" s="2">
         <v>39</v>
       </c>
       <c r="K709" s="2">
         <v>150</v>
       </c>
       <c r="L709" s="2">
         <v>0</v>
       </c>
       <c r="M709" s="2">
         <v>0</v>
       </c>
       <c r="N709" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="710" spans="1:14">
       <c r="A710" s="2">
         <v>113034</v>
       </c>
       <c r="B710" s="2" t="s">
         <v>438</v>
       </c>
       <c r="C710" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D710" s="2"/>
       <c r="E710" s="2">
         <v>531</v>
       </c>
       <c r="F710" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G710" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H710" s="2" t="s">
         <v>1893</v>
       </c>
       <c r="I710" s="2">
         <v>466</v>
       </c>
       <c r="J710" s="2">
         <v>427</v>
       </c>
       <c r="K710" s="2">
         <v>150</v>
       </c>
       <c r="L710" s="2">
         <v>0</v>
@@ -37099,51 +37099,51 @@
       </c>
       <c r="J715" s="2">
         <v>432</v>
       </c>
       <c r="K715" s="2">
         <v>150</v>
       </c>
       <c r="L715" s="2">
         <v>0</v>
       </c>
       <c r="M715" s="2">
         <v>0</v>
       </c>
       <c r="N715" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="716" spans="1:14">
       <c r="A716" s="2">
         <v>113040</v>
       </c>
       <c r="B716" s="2" t="s">
         <v>1790</v>
       </c>
       <c r="C716" s="2" t="s">
-        <v>1255</v>
+        <v>1254</v>
       </c>
       <c r="D716" s="2"/>
       <c r="E716" s="2">
         <v>1490</v>
       </c>
       <c r="F716" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G716" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H716" s="2" t="s">
         <v>1905</v>
       </c>
       <c r="I716" s="2">
         <v>472</v>
       </c>
       <c r="J716" s="2">
         <v>433</v>
       </c>
       <c r="K716" s="2">
         <v>150</v>
       </c>
       <c r="L716" s="2">
         <v>0</v>
@@ -38151,132 +38151,132 @@
       </c>
       <c r="J740" s="2">
         <v>454</v>
       </c>
       <c r="K740" s="2">
         <v>150</v>
       </c>
       <c r="L740" s="2">
         <v>0</v>
       </c>
       <c r="M740" s="2">
         <v>0</v>
       </c>
       <c r="N740" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="741" spans="1:14">
       <c r="A741" s="2">
         <v>113065</v>
       </c>
       <c r="B741" s="2" t="s">
         <v>1964</v>
       </c>
       <c r="C741" s="2" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="D741" s="2"/>
       <c r="E741" s="2">
         <v>2145</v>
       </c>
       <c r="F741" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G741" s="2" t="s">
         <v>205</v>
       </c>
       <c r="H741" s="2" t="s">
         <v>1965</v>
       </c>
       <c r="I741" s="2">
         <v>497</v>
       </c>
       <c r="J741" s="2">
         <v>43</v>
       </c>
       <c r="K741" s="2">
         <v>150</v>
       </c>
       <c r="L741" s="2">
         <v>0</v>
       </c>
       <c r="M741" s="2">
         <v>0</v>
       </c>
       <c r="N741" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="742" spans="1:14">
       <c r="A742" s="2">
         <v>104934</v>
       </c>
       <c r="B742" s="2" t="s">
         <v>1966</v>
       </c>
       <c r="C742" s="2" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="D742" s="2"/>
       <c r="E742" s="2">
         <v>567</v>
       </c>
       <c r="F742" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G742" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H742" s="2" t="s">
         <v>1967</v>
       </c>
       <c r="I742" s="2">
         <v>498</v>
       </c>
       <c r="J742" s="2">
         <v>455</v>
       </c>
       <c r="K742" s="2">
         <v>150</v>
       </c>
       <c r="L742" s="2">
         <v>0</v>
       </c>
       <c r="M742" s="2">
         <v>0</v>
       </c>
       <c r="N742" s="2">
         <v>150</v>
       </c>
     </row>
     <row r="743" spans="1:14">
       <c r="A743" s="2">
         <v>113067</v>
       </c>
       <c r="B743" s="2" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="C743" s="2" t="s">
         <v>307</v>
       </c>
       <c r="D743" s="2"/>
       <c r="E743" s="2">
         <v>1241</v>
       </c>
       <c r="F743" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G743" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H743" s="2" t="s">
         <v>1968</v>
       </c>
       <c r="I743" s="2">
         <v>499</v>
       </c>
       <c r="J743" s="2">
         <v>456</v>
       </c>
       <c r="K743" s="2">
         <v>150</v>