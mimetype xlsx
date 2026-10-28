--- v3 (2026-06-15)
+++ v4 (2026-10-28)
@@ -467,77 +467,77 @@
   <si>
     <t>Major</t>
   </si>
   <si>
     <t>M025</t>
   </si>
   <si>
     <t>23:29:38</t>
   </si>
   <si>
     <t>David</t>
   </si>
   <si>
     <t>Longo</t>
   </si>
   <si>
     <t>M056</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>23:07:49</t>
   </si>
   <si>
+    <t>Kong To</t>
+  </si>
+  <si>
+    <t>李江濤</t>
+  </si>
+  <si>
+    <t>M046</t>
+  </si>
+  <si>
+    <t>23:01:24</t>
+  </si>
+  <si>
     <t>Anna</t>
   </si>
   <si>
     <t>Boom</t>
   </si>
   <si>
     <t>F033</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>28:33:39</t>
   </si>
   <si>
-    <t>Kong To</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Jo </t>
   </si>
   <si>
     <t>Kyaw</t>
   </si>
   <si>
     <t>F015</t>
   </si>
   <si>
     <t>27:29:21</t>
   </si>
   <si>
     <t>Hon Hei Tommy</t>
   </si>
   <si>
     <t xml:space="preserve">Wong </t>
   </si>
   <si>
     <t>M027</t>
   </si>
   <si>
     <t>22:45:21</t>
   </si>
   <si>
     <t>Wai Yee Angie</t>
@@ -590,72 +590,72 @@
   <si>
     <t>Milton</t>
   </si>
   <si>
     <t>Amat</t>
   </si>
   <si>
     <t>M051</t>
   </si>
   <si>
     <t>20:04:32</t>
   </si>
   <si>
     <t>Yee Ting Chris</t>
   </si>
   <si>
     <t xml:space="preserve">Kwan </t>
   </si>
   <si>
     <t>F031</t>
   </si>
   <si>
     <t>22:59:38</t>
   </si>
   <si>
+    <t>Kellie</t>
+  </si>
+  <si>
+    <t>Emmerson</t>
+  </si>
+  <si>
+    <t>F020</t>
+  </si>
+  <si>
+    <t>22:42:57</t>
+  </si>
+  <si>
     <t>Keita</t>
   </si>
   <si>
     <t>Kobayashi</t>
   </si>
   <si>
     <t>M130</t>
   </si>
   <si>
     <t>18:29:57</t>
-  </si>
-[...10 lines deleted...]
-    <t>22:42:57</t>
   </si>
   <si>
     <t>Kazufumi</t>
   </si>
   <si>
     <t>Ose</t>
   </si>
   <si>
     <t>大瀬　和文</t>
   </si>
   <si>
     <t>M061</t>
   </si>
   <si>
     <t>18:18:30</t>
   </si>
   <si>
     <t>Elsa</t>
   </si>
   <si>
     <t>Jean De Dieu</t>
   </si>
   <si>
     <t>F013</t>
   </si>
@@ -2380,151 +2380,151 @@
       </c>
       <c r="H31" s="2" t="s">
         <v>150</v>
       </c>
       <c r="I31" s="2">
         <v>220</v>
       </c>
       <c r="J31" s="2">
         <v>9</v>
       </c>
       <c r="K31" s="2">
         <v>150</v>
       </c>
       <c r="L31" s="2">
         <v>220</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
         <v>370</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>106942</v>
+        <v>107979</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C32" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="F32" s="2"/>
+      <c r="F32" s="2" t="s">
+        <v>17</v>
+      </c>
       <c r="G32" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="2" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="I32" s="2">
         <v>230</v>
       </c>
       <c r="J32" s="2">
         <v>8</v>
       </c>
       <c r="K32" s="2">
         <v>150</v>
       </c>
       <c r="L32" s="2">
         <v>230</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
       <c r="N32" s="2">
         <v>380</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>107979</v>
+        <v>106942</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="C33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="2" t="s">
+      <c r="D33" s="2"/>
+      <c r="E33" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2"/>
+      <c r="G33" s="2" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>159</v>
       </c>
       <c r="I33" s="2">
         <v>230</v>
       </c>
       <c r="J33" s="2">
         <v>8</v>
       </c>
       <c r="K33" s="2">
         <v>150</v>
       </c>
       <c r="L33" s="2">
         <v>230</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
         <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
         <v>107998</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>161</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>163</v>
       </c>
       <c r="I34" s="2">
         <v>240</v>
       </c>
       <c r="J34" s="2">
         <v>7</v>
       </c>
       <c r="K34" s="2">
         <v>150</v>
       </c>
       <c r="L34" s="2">
         <v>240</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="2">
         <v>390</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
@@ -2564,51 +2564,51 @@
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
         <v>390</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>107992</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>170</v>
       </c>
       <c r="I36" s="2">
         <v>250</v>
       </c>
       <c r="J36" s="2">
         <v>6</v>
       </c>
       <c r="K36" s="2">
         <v>150</v>
       </c>
       <c r="L36" s="2">
         <v>250</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
         <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
@@ -2692,51 +2692,51 @@
       <c r="M38" s="2">
         <v>0</v>
       </c>
       <c r="N38" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
         <v>107986</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>180</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>181</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>183</v>
       </c>
       <c r="I39" s="2">
         <v>275</v>
       </c>
       <c r="J39" s="2">
         <v>5</v>
       </c>
       <c r="K39" s="2">
         <v>150</v>
       </c>
       <c r="L39" s="2">
         <v>275</v>
       </c>
       <c r="M39" s="2">
         <v>0</v>
       </c>
       <c r="N39" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
@@ -2776,135 +2776,135 @@
       <c r="M40" s="2">
         <v>0</v>
       </c>
       <c r="N40" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
         <v>107978</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I41" s="2">
         <v>300</v>
       </c>
       <c r="J41" s="2">
         <v>4</v>
       </c>
       <c r="K41" s="2">
         <v>150</v>
       </c>
       <c r="L41" s="2">
         <v>300</v>
       </c>
       <c r="M41" s="2">
         <v>0</v>
       </c>
       <c r="N41" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>107972</v>
+        <v>107976</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>18</v>
+        <v>158</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>195</v>
       </c>
       <c r="I42" s="2">
         <v>325</v>
       </c>
       <c r="J42" s="2">
         <v>3</v>
       </c>
       <c r="K42" s="2">
         <v>150</v>
       </c>
       <c r="L42" s="2">
         <v>325</v>
       </c>
       <c r="M42" s="2">
         <v>0</v>
       </c>
       <c r="N42" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>107976</v>
+        <v>107972</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>196</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>197</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>149</v>
+        <v>107</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>154</v>
+        <v>18</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>199</v>
       </c>
       <c r="I43" s="2">
         <v>325</v>
       </c>
       <c r="J43" s="2">
         <v>3</v>
       </c>
       <c r="K43" s="2">
         <v>150</v>
       </c>
       <c r="L43" s="2">
         <v>325</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
       <c r="N43" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44" s="2">
@@ -2946,93 +2946,93 @@
       <c r="M44" s="2">
         <v>0</v>
       </c>
       <c r="N44" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45" s="2">
         <v>107975</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>208</v>
       </c>
       <c r="I45" s="2">
         <v>350</v>
       </c>
       <c r="J45" s="2">
         <v>2</v>
       </c>
       <c r="K45" s="2">
         <v>150</v>
       </c>
       <c r="L45" s="2">
         <v>350</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
       <c r="N45" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
         <v>106744</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>209</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>212</v>
       </c>
       <c r="I46" s="2">
         <v>400</v>
       </c>
       <c r="J46" s="2">
         <v>1</v>
       </c>
       <c r="K46" s="2">
         <v>150</v>
       </c>
       <c r="L46" s="2">
         <v>400</v>
       </c>
       <c r="M46" s="2">
         <v>0</v>
       </c>
       <c r="N46" s="2">
         <v>550</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">