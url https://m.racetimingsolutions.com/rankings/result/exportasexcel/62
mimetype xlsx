--- v0 (2025-11-15)
+++ v1 (2026-04-01)
@@ -56,74 +56,74 @@
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Finish Time</t>
   </si>
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>Gender Position</t>
   </si>
   <si>
     <t>Finisher Points</t>
   </si>
   <si>
     <t>Performance Points</t>
   </si>
   <si>
     <t>Bonus Points</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
+    <t>Wataru</t>
+  </si>
+  <si>
+    <t>Iino</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>15:08:34</t>
+  </si>
+  <si>
     <t>Soonseng</t>
   </si>
   <si>
     <t>Ong</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>Male</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Cao Ngoc </t>
   </si>
   <si>
     <t>Ha</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>15:49:30</t>
   </si>
   <si>
     <t xml:space="preserve">Tahira </t>
   </si>
   <si>
     <t>Najmunisaa Muhammad Zaid</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>16:10:25</t>
   </si>
   <si>
     <t>Nikom</t>
@@ -221,78 +221,78 @@
   <si>
     <t>18:41:04</t>
   </si>
   <si>
     <t>Wiwat</t>
   </si>
   <si>
     <t>Yingram</t>
   </si>
   <si>
     <t>19:20:05</t>
   </si>
   <si>
     <t>Joanna</t>
   </si>
   <si>
     <t>Kruk</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>19:57:20</t>
   </si>
   <si>
+    <t>Wasin</t>
+  </si>
+  <si>
+    <t>Wongpornpakdee</t>
+  </si>
+  <si>
+    <t>20:07:45</t>
+  </si>
+  <si>
     <t>Sakdithorn</t>
   </si>
   <si>
     <t>Aksornwech</t>
   </si>
   <si>
-    <t>20:07:45</t>
-[...5 lines deleted...]
-    <t>Wongpornpakdee</t>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>McCabe</t>
+  </si>
+  <si>
+    <t>21:17:34</t>
   </si>
   <si>
     <t>Joeffery</t>
   </si>
   <si>
     <t>Camara</t>
-  </si>
-[...7 lines deleted...]
-    <t>McCabe</t>
   </si>
   <si>
     <t>Kongkitt</t>
   </si>
   <si>
     <t>Lertprasartporn</t>
   </si>
   <si>
     <t>22:41:53</t>
   </si>
   <si>
     <t>Siawhua</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>22:43:32</t>
   </si>
   <si>
     <t>Michel</t>
   </si>
   <si>
     <t>Jamar</t>
   </si>
@@ -934,103 +934,103 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>103080</v>
+        <v>103081</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2">
-        <v>10038</v>
+        <v>10047</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="2">
         <v>1</v>
       </c>
       <c r="J2" s="2">
         <v>1</v>
       </c>
       <c r="K2" s="2">
         <v>150</v>
       </c>
       <c r="L2" s="2">
         <v>400</v>
       </c>
       <c r="M2" s="2">
         <v>0</v>
       </c>
       <c r="N2" s="2">
         <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>103081</v>
+        <v>103080</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2">
-        <v>10047</v>
+        <v>10038</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="2">
         <v>1</v>
       </c>
       <c r="J3" s="2">
         <v>1</v>
       </c>
       <c r="K3" s="2">
         <v>150</v>
       </c>
       <c r="L3" s="2">
         <v>400</v>
       </c>
       <c r="M3" s="2">
         <v>0</v>
       </c>
@@ -1073,51 +1073,51 @@
       <c r="L4" s="2">
         <v>325</v>
       </c>
       <c r="M4" s="2">
         <v>0</v>
       </c>
       <c r="N4" s="2">
         <v>475</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" s="2">
         <v>100165</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2">
         <v>10030</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="2">
         <v>4</v>
       </c>
       <c r="J5" s="2">
         <v>1</v>
       </c>
       <c r="K5" s="2">
         <v>150</v>
       </c>
       <c r="L5" s="2">
         <v>400</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
         <v>550</v>
       </c>
@@ -1367,51 +1367,51 @@
       <c r="L11" s="2">
         <v>220</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>370</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>100689</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2">
         <v>10056</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I12" s="2">
         <v>11</v>
       </c>
       <c r="J12" s="2">
         <v>10</v>
       </c>
       <c r="K12" s="2">
         <v>150</v>
       </c>
       <c r="L12" s="2">
         <v>210</v>
       </c>
       <c r="M12" s="2">
         <v>0</v>
       </c>
       <c r="N12" s="2">
         <v>360</v>
       </c>
@@ -1564,189 +1564,189 @@
       </c>
       <c r="H16" s="2" t="s">
         <v>68</v>
       </c>
       <c r="I16" s="2">
         <v>15</v>
       </c>
       <c r="J16" s="2">
         <v>2</v>
       </c>
       <c r="K16" s="2">
         <v>150</v>
       </c>
       <c r="L16" s="2">
         <v>350</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>103087</v>
+        <v>103088</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2">
-        <v>10051</v>
+        <v>10011</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="I17" s="2">
         <v>16</v>
       </c>
       <c r="J17" s="2">
         <v>14</v>
       </c>
       <c r="K17" s="2">
         <v>150</v>
       </c>
       <c r="L17" s="2">
         <v>170</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>103088</v>
+        <v>103087</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2">
-        <v>10011</v>
+        <v>10051</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="I18" s="2">
         <v>16</v>
       </c>
       <c r="J18" s="2">
         <v>14</v>
       </c>
       <c r="K18" s="2">
         <v>150</v>
       </c>
       <c r="L18" s="2">
         <v>170</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>102631</v>
+        <v>103089</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2">
-        <v>10001</v>
-[...3 lines deleted...]
-      </c>
+        <v>10054</v>
+      </c>
+      <c r="F19" s="2"/>
       <c r="G19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="2">
         <v>18</v>
       </c>
       <c r="J19" s="2">
         <v>16</v>
       </c>
       <c r="K19" s="2">
         <v>150</v>
       </c>
       <c r="L19" s="2">
         <v>150</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
-        <v>103089</v>
+        <v>102631</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2">
-        <v>10054</v>
-[...1 lines deleted...]
-      <c r="F20" s="2"/>
+        <v>10001</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="G20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="2">
         <v>18</v>
       </c>
       <c r="J20" s="2">
         <v>16</v>
       </c>
       <c r="K20" s="2">
         <v>150</v>
       </c>
       <c r="L20" s="2">
         <v>150</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
       <c r="N20" s="2">
         <v>300</v>
       </c>
     </row>
@@ -1785,51 +1785,51 @@
       <c r="L21" s="2">
         <v>130</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
         <v>101559</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2">
         <v>10037</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I22" s="2">
         <v>21</v>
       </c>
       <c r="J22" s="2">
         <v>3</v>
       </c>
       <c r="K22" s="2">
         <v>150</v>
       </c>
       <c r="L22" s="2">
         <v>325</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
         <v>475</v>
       </c>
@@ -2161,51 +2161,51 @@
       <c r="L30" s="2">
         <v>300</v>
       </c>
       <c r="M30" s="2">
         <v>0</v>
       </c>
       <c r="N30" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
         <v>100997</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2">
         <v>10012</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="I31" s="2">
         <v>30</v>
       </c>
       <c r="J31" s="2">
         <v>26</v>
       </c>
       <c r="K31" s="2">
         <v>150</v>
       </c>
       <c r="L31" s="2">
         <v>95</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
         <v>245</v>
       </c>
@@ -2455,93 +2455,93 @@
       <c r="L37" s="2">
         <v>90</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
       <c r="N37" s="2">
         <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" s="2">
         <v>103103</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>133</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2">
         <v>10024</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>135</v>
       </c>
       <c r="I38" s="2">
         <v>37</v>
       </c>
       <c r="J38" s="2">
         <v>32</v>
       </c>
       <c r="K38" s="2">
         <v>150</v>
       </c>
       <c r="L38" s="2">
         <v>89</v>
       </c>
       <c r="M38" s="2">
         <v>0</v>
       </c>
       <c r="N38" s="2">
         <v>239</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" s="2">
         <v>103104</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2">
         <v>10023</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>138</v>
       </c>
       <c r="I39" s="2">
         <v>38</v>
       </c>
       <c r="J39" s="2">
         <v>6</v>
       </c>
       <c r="K39" s="2">
         <v>150</v>
       </c>
       <c r="L39" s="2">
         <v>250</v>
       </c>
       <c r="M39" s="2">
         <v>0</v>
       </c>
       <c r="N39" s="2">
         <v>400</v>
       </c>