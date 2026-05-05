--- v1 (2026-01-09)
+++ v2 (2026-05-05)
@@ -227,314 +227,314 @@
   <si>
     <t>Yamazaki</t>
   </si>
   <si>
     <t>山崎　保光</t>
   </si>
   <si>
     <t>04:12:11</t>
   </si>
   <si>
     <t>03:59:51</t>
   </si>
   <si>
     <t>Eri</t>
   </si>
   <si>
     <t>Kuwahara</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>04:12:52</t>
   </si>
   <si>
+    <t>Junta</t>
+  </si>
+  <si>
+    <t>Takamura</t>
+  </si>
+  <si>
+    <t>04:15:32</t>
+  </si>
+  <si>
     <t>Hideto</t>
   </si>
   <si>
     <t>Yaguchi</t>
   </si>
   <si>
     <t>04:09:01</t>
   </si>
   <si>
-    <t>Junta</t>
-[...7 lines deleted...]
-  <si>
     <t>Kazumi</t>
   </si>
   <si>
     <t>MATSUO</t>
   </si>
   <si>
     <t>04:09:12</t>
   </si>
   <si>
     <t>Yasuhiro</t>
   </si>
   <si>
     <t>Takikawa</t>
   </si>
   <si>
     <t>04:15:38</t>
   </si>
   <si>
+    <t>高橋　哲</t>
+  </si>
+  <si>
+    <t>04:09:35</t>
+  </si>
+  <si>
     <t>Noboru</t>
   </si>
   <si>
     <t>Nishiwaki</t>
   </si>
   <si>
     <t>西脇　昇</t>
   </si>
   <si>
     <t>04:25:54</t>
   </si>
   <si>
-    <t>高橋　哲</t>
-[...2 lines deleted...]
-    <t>04:09:35</t>
+    <t>Makoto</t>
+  </si>
+  <si>
+    <t>Yoshida</t>
+  </si>
+  <si>
+    <t>04:27:02</t>
   </si>
   <si>
     <t>04:17:07</t>
   </si>
   <si>
-    <t>Makoto</t>
-[...5 lines deleted...]
-    <t>04:27:02</t>
+    <t>04:36:55</t>
   </si>
   <si>
     <t>Maurice</t>
   </si>
   <si>
     <t>MURRAY</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>04:17:55</t>
   </si>
   <si>
-    <t>04:36:55</t>
+    <t>Koji</t>
+  </si>
+  <si>
+    <t>SAKAGAMI</t>
+  </si>
+  <si>
+    <t>04:21:11</t>
   </si>
   <si>
     <t>Ryota</t>
   </si>
   <si>
     <t>Ichiju</t>
   </si>
   <si>
     <t>04:39:22</t>
   </si>
   <si>
-    <t>Koji</t>
-[...7 lines deleted...]
-  <si>
     <t>Hiroaki</t>
   </si>
   <si>
     <t>Kato</t>
   </si>
   <si>
     <t>04:25:33</t>
   </si>
   <si>
     <t>Bo Young</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>04:48:20</t>
   </si>
   <si>
+    <t>Sumio</t>
+  </si>
+  <si>
+    <t>Mizusaki</t>
+  </si>
+  <si>
+    <t>04:49:49</t>
+  </si>
+  <si>
     <t>Ryoma</t>
   </si>
   <si>
     <t>Yamamoto</t>
   </si>
   <si>
     <t>04:30:10</t>
   </si>
   <si>
-    <t>Sumio</t>
-[...7 lines deleted...]
-  <si>
     <t>Yuki</t>
   </si>
   <si>
     <t>MIYAMURA</t>
   </si>
   <si>
     <t>04:31:34</t>
   </si>
   <si>
     <t>Moteki</t>
   </si>
   <si>
     <t>04:50:05</t>
   </si>
   <si>
+    <t>Takamasa</t>
+  </si>
+  <si>
+    <t>NIWANO</t>
+  </si>
+  <si>
+    <t>04:32:46</t>
+  </si>
+  <si>
     <t>Yamada</t>
   </si>
   <si>
     <t>04:50:14</t>
   </si>
   <si>
-    <t>Takamasa</t>
-[...5 lines deleted...]
-    <t>04:32:46</t>
+    <t>Futa</t>
+  </si>
+  <si>
+    <t>Kohinata</t>
+  </si>
+  <si>
+    <t>04:53:52</t>
   </si>
   <si>
     <t>Tamio</t>
   </si>
   <si>
     <t>HASEGAWA</t>
   </si>
   <si>
     <t>04:36:28</t>
   </si>
   <si>
-    <t>Futa</t>
-[...7 lines deleted...]
-  <si>
     <t>Hiroshi</t>
   </si>
   <si>
     <t>Umezawa</t>
   </si>
   <si>
     <t>04:36:41</t>
   </si>
   <si>
     <t>04:57:19</t>
   </si>
   <si>
+    <t>Takeshi</t>
+  </si>
+  <si>
+    <t>Kaneko</t>
+  </si>
+  <si>
+    <t>04:50:03</t>
+  </si>
+  <si>
     <t>Yoshikuni</t>
   </si>
   <si>
     <t>Abe</t>
   </si>
   <si>
     <t>04:57:43</t>
   </si>
   <si>
-    <t>Takeshi</t>
-[...5 lines deleted...]
-    <t>04:50:03</t>
+    <t>Katsuya</t>
+  </si>
+  <si>
+    <t>Sugai</t>
+  </si>
+  <si>
+    <t>04:59:43</t>
   </si>
   <si>
     <t>Hirohisa</t>
   </si>
   <si>
     <t>TATEISHI</t>
   </si>
   <si>
     <t>04:51:37</t>
   </si>
   <si>
-    <t>Katsuya</t>
-[...7 lines deleted...]
-  <si>
     <t>Kai</t>
   </si>
   <si>
     <t>甲斐　愛子</t>
   </si>
   <si>
     <t>04:51:59</t>
   </si>
   <si>
     <t>Taichiro</t>
   </si>
   <si>
     <t>Niino</t>
   </si>
   <si>
     <t>05:00:24</t>
   </si>
   <si>
+    <t>04:53:41</t>
+  </si>
+  <si>
     <t>Mayumi</t>
   </si>
   <si>
     <t>小林　真弓</t>
   </si>
   <si>
     <t>05:03:01</t>
   </si>
   <si>
-    <t>04:53:41</t>
-[...1 lines deleted...]
-  <si>
     <t>Yasuyuki</t>
   </si>
   <si>
     <t>ABE</t>
   </si>
   <si>
     <t>04:55:27</t>
   </si>
   <si>
     <t>Kurata</t>
   </si>
   <si>
     <t>05:03:04</t>
   </si>
   <si>
     <t>Yasuo</t>
   </si>
   <si>
     <t>Sugawara</t>
   </si>
   <si>
     <t>04:55:34</t>
   </si>
   <si>
     <t>Junichiro</t>
@@ -572,318 +572,318 @@
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Cowley</t>
   </si>
   <si>
     <t>Great Britain</t>
   </si>
   <si>
     <t>05:00:04</t>
   </si>
   <si>
     <t>05:01:05</t>
   </si>
   <si>
     <t>Masatoshi</t>
   </si>
   <si>
     <t>Miyamura</t>
   </si>
   <si>
     <t>05:07:34</t>
   </si>
   <si>
+    <t>Yu</t>
+  </si>
+  <si>
+    <t>SASAKI</t>
+  </si>
+  <si>
+    <t>05:01:32</t>
+  </si>
+  <si>
     <t>Kiminori</t>
   </si>
   <si>
     <t>05:10:36</t>
   </si>
   <si>
-    <t>Yu</t>
-[...5 lines deleted...]
-    <t>05:01:32</t>
+    <t>Hirotoshi</t>
+  </si>
+  <si>
+    <t>Amasaki</t>
+  </si>
+  <si>
+    <t>05:11:50</t>
   </si>
   <si>
     <t>Masakazu</t>
   </si>
   <si>
     <t>TAKAHASHI</t>
   </si>
   <si>
     <t>05:01:48</t>
   </si>
   <si>
-    <t>Hirotoshi</t>
-[...7 lines deleted...]
-  <si>
     <t>Ryuichi</t>
   </si>
   <si>
     <t>YAMASHITA</t>
   </si>
   <si>
     <t>05:02:11</t>
   </si>
   <si>
     <t>Naoaki</t>
   </si>
   <si>
     <t>Odaira</t>
   </si>
   <si>
     <t>大平　直明</t>
   </si>
   <si>
     <t>05:12:48</t>
   </si>
   <si>
+    <t>Tatsuya</t>
+  </si>
+  <si>
+    <t>Ishimura</t>
+  </si>
+  <si>
+    <t>05:03:24</t>
+  </si>
+  <si>
     <t>Yoshinobu</t>
   </si>
   <si>
     <t>Takano</t>
   </si>
   <si>
     <t>05:13:44</t>
   </si>
   <si>
-    <t>Tatsuya</t>
-[...5 lines deleted...]
-    <t>05:03:24</t>
+    <t>Toshio</t>
+  </si>
+  <si>
+    <t>Sakata</t>
+  </si>
+  <si>
+    <t>05:15:08</t>
   </si>
   <si>
     <t>Isao</t>
   </si>
   <si>
     <t>KUMAGAI</t>
   </si>
   <si>
     <t>05:03:51</t>
   </si>
   <si>
-    <t>Toshio</t>
-[...7 lines deleted...]
-  <si>
     <t>Wataru</t>
   </si>
   <si>
     <t>05:04:59</t>
   </si>
   <si>
     <t>Ishiyama</t>
   </si>
   <si>
     <t>05:16:51</t>
   </si>
   <si>
+    <t>Masao</t>
+  </si>
+  <si>
+    <t>Koizumi</t>
+  </si>
+  <si>
+    <t>05:07:40</t>
+  </si>
+  <si>
     <t>Akio</t>
   </si>
   <si>
     <t>菅井　誠朗</t>
   </si>
   <si>
     <t>05:17:16</t>
   </si>
   <si>
-    <t>Masao</t>
-[...5 lines deleted...]
-    <t>05:07:40</t>
+    <t>Mitsuru</t>
+  </si>
+  <si>
+    <t>Takeuchi</t>
+  </si>
+  <si>
+    <t>05:17:47</t>
   </si>
   <si>
     <t>Kazutoshi</t>
   </si>
   <si>
     <t>HORIIKE</t>
   </si>
   <si>
     <t>05:08:25</t>
   </si>
   <si>
-    <t>Mitsuru</t>
-[...7 lines deleted...]
-  <si>
     <t>Masahiro</t>
   </si>
   <si>
     <t>KOIDE</t>
   </si>
   <si>
     <t>05:09:23</t>
   </si>
   <si>
     <t>Akinori</t>
   </si>
   <si>
     <t>Tanezawa</t>
   </si>
   <si>
     <t>05:21:36</t>
   </si>
   <si>
+    <t>05:13:26</t>
+  </si>
+  <si>
     <t>Miura</t>
   </si>
   <si>
     <t>05:22:18</t>
   </si>
   <si>
-    <t>05:13:26</t>
+    <t>Yuji</t>
+  </si>
+  <si>
+    <t>Omomo</t>
+  </si>
+  <si>
+    <t>05:23:48</t>
   </si>
   <si>
     <t>05:17:40</t>
   </si>
   <si>
-    <t>Yuji</t>
-[...7 lines deleted...]
-  <si>
     <t>ENOMOTO</t>
   </si>
   <si>
     <t>05:18:03</t>
   </si>
   <si>
     <t>Hasegawa</t>
   </si>
   <si>
     <t>05:24:25</t>
   </si>
   <si>
     <t>Takeru</t>
   </si>
   <si>
     <t>05:26:02</t>
   </si>
   <si>
     <t>Akira</t>
   </si>
   <si>
     <t>MINAGAWA</t>
   </si>
   <si>
     <t>05:18:54</t>
   </si>
   <si>
+    <t>05:26:17</t>
+  </si>
+  <si>
     <t>05:19:24</t>
   </si>
   <si>
-    <t>05:26:17</t>
+    <t>Keisuke</t>
+  </si>
+  <si>
+    <t>Ito</t>
+  </si>
+  <si>
+    <t>05:21:58</t>
   </si>
   <si>
     <t>Kazuhiro</t>
   </si>
   <si>
     <t>Ikeda</t>
   </si>
   <si>
     <t>05:27:23</t>
   </si>
   <si>
-    <t>Keisuke</t>
-[...7 lines deleted...]
-  <si>
     <t>Yukio</t>
   </si>
   <si>
     <t>Kasahara</t>
   </si>
   <si>
     <t>笠原　幸夫</t>
   </si>
   <si>
     <t>05:27:50</t>
   </si>
   <si>
     <t>Shigeyuki</t>
   </si>
   <si>
     <t>Matsui</t>
   </si>
   <si>
+    <t>05:28:20</t>
+  </si>
+  <si>
     <t>WATANABE</t>
   </si>
   <si>
     <t>05:25:21</t>
   </si>
   <si>
-    <t>05:28:20</t>
+    <t>SATO</t>
+  </si>
+  <si>
+    <t>05:26:55</t>
   </si>
   <si>
     <t>Yuri</t>
   </si>
   <si>
     <t>Kamata</t>
   </si>
   <si>
     <t>05:29:56</t>
-  </si>
-[...4 lines deleted...]
-    <t>05:26:55</t>
   </si>
   <si>
     <t>Motohiro</t>
   </si>
   <si>
     <t>Taro</t>
   </si>
   <si>
     <t>Higuchi</t>
   </si>
   <si>
     <t>05:28:31</t>
   </si>
   <si>
     <t>Eiki</t>
   </si>
   <si>
     <t>05:28:54</t>
   </si>
   <si>
     <t>Masaki</t>
   </si>
   <si>
     <t>GAKUHARI</t>
   </si>
@@ -2188,130 +2188,130 @@
       </c>
       <c r="H21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I21" s="2">
         <v>10</v>
       </c>
       <c r="J21" s="2">
         <v>1</v>
       </c>
       <c r="K21" s="2">
         <v>100</v>
       </c>
       <c r="L21" s="2">
         <v>400</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>104872</v>
+        <v>104868</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2">
-        <v>3059</v>
+        <v>1086</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>73</v>
       </c>
       <c r="I22" s="2">
         <v>11</v>
       </c>
       <c r="J22" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="K22" s="2">
         <v>100</v>
       </c>
       <c r="L22" s="2">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>104868</v>
+        <v>104872</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
-        <v>1086</v>
+        <v>3059</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="2">
         <v>11</v>
       </c>
       <c r="J23" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K23" s="2">
         <v>100</v>
       </c>
       <c r="L23" s="2">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>109499</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
         <v>3140</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>79</v>
       </c>
@@ -2356,384 +2356,384 @@
       </c>
       <c r="H25" s="2" t="s">
         <v>82</v>
       </c>
       <c r="I25" s="2">
         <v>12</v>
       </c>
       <c r="J25" s="2">
         <v>11</v>
       </c>
       <c r="K25" s="2">
         <v>100</v>
       </c>
       <c r="L25" s="2">
         <v>200</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
         <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>101256</v>
+        <v>101249</v>
       </c>
       <c r="B26" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="E26" s="2">
+        <v>3113</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I26" s="2">
         <v>13</v>
       </c>
       <c r="J26" s="2">
         <v>12</v>
       </c>
       <c r="K26" s="2">
         <v>100</v>
       </c>
       <c r="L26" s="2">
         <v>190</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
       <c r="N26" s="2">
         <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>101249</v>
+        <v>101256</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="2">
-        <v>3113</v>
+        <v>1059</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>88</v>
       </c>
       <c r="I27" s="2">
         <v>13</v>
       </c>
       <c r="J27" s="2">
         <v>12</v>
       </c>
       <c r="K27" s="2">
         <v>100</v>
       </c>
       <c r="L27" s="2">
         <v>190</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
       <c r="N27" s="2">
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>104867</v>
+        <v>104871</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2">
-        <v>3130</v>
+        <v>1036</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I28" s="2">
         <v>14</v>
       </c>
       <c r="J28" s="2">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K28" s="2">
         <v>100</v>
       </c>
       <c r="L28" s="2">
-        <v>350</v>
+        <v>180</v>
       </c>
       <c r="M28" s="2">
         <v>0</v>
       </c>
       <c r="N28" s="2">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>104871</v>
+        <v>104867</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2">
-        <v>1036</v>
+        <v>3130</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>92</v>
       </c>
       <c r="I29" s="2">
         <v>14</v>
       </c>
       <c r="J29" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="K29" s="2">
         <v>100</v>
       </c>
       <c r="L29" s="2">
-        <v>180</v>
+        <v>350</v>
       </c>
       <c r="M29" s="2">
         <v>0</v>
       </c>
       <c r="N29" s="2">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>109501</v>
+        <v>104872</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2">
-        <v>3148</v>
+        <v>1093</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="G30" s="2"/>
+        <v>17</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>18</v>
+      </c>
       <c r="H30" s="2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="I30" s="2">
         <v>15</v>
       </c>
       <c r="J30" s="2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K30" s="2">
         <v>100</v>
       </c>
       <c r="L30" s="2">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="M30" s="2">
         <v>0</v>
       </c>
       <c r="N30" s="2">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>104872</v>
+        <v>109501</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2">
-        <v>1093</v>
+        <v>3148</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
         <v>97</v>
       </c>
       <c r="I31" s="2">
         <v>15</v>
       </c>
       <c r="J31" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="K31" s="2">
         <v>100</v>
       </c>
       <c r="L31" s="2">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>104873</v>
+        <v>109502</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2">
-        <v>1088</v>
+        <v>3013</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I32" s="2">
         <v>16</v>
       </c>
       <c r="J32" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K32" s="2">
         <v>100</v>
       </c>
       <c r="L32" s="2">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
       <c r="N32" s="2">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>109502</v>
+        <v>104873</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2">
-        <v>3013</v>
+        <v>1088</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>103</v>
       </c>
       <c r="I33" s="2">
         <v>16</v>
       </c>
       <c r="J33" s="2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K33" s="2">
         <v>100</v>
       </c>
       <c r="L33" s="2">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
-        <v>270</v>
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
         <v>104927</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2">
         <v>3045</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>106</v>
       </c>
@@ -2778,103 +2778,103 @@
       </c>
       <c r="H35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I35" s="2">
         <v>17</v>
       </c>
       <c r="J35" s="2">
         <v>2</v>
       </c>
       <c r="K35" s="2">
         <v>100</v>
       </c>
       <c r="L35" s="2">
         <v>350</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
-        <v>109504</v>
+        <v>104874</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
-        <v>3085</v>
+        <v>1229</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I36" s="2">
         <v>18</v>
       </c>
       <c r="J36" s="2">
         <v>16</v>
       </c>
       <c r="K36" s="2">
         <v>100</v>
       </c>
       <c r="L36" s="2">
         <v>150</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" s="2">
-        <v>104874</v>
+        <v>109504</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2">
-        <v>1229</v>
+        <v>3085</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>116</v>
       </c>
       <c r="I37" s="2">
         <v>18</v>
       </c>
       <c r="J37" s="2">
         <v>16</v>
       </c>
       <c r="K37" s="2">
         <v>100</v>
       </c>
       <c r="L37" s="2">
         <v>150</v>
       </c>
       <c r="M37" s="2">
         <v>0</v>
       </c>
@@ -2946,187 +2946,187 @@
       </c>
       <c r="H39" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I39" s="2">
         <v>19</v>
       </c>
       <c r="J39" s="2">
         <v>17</v>
       </c>
       <c r="K39" s="2">
         <v>100</v>
       </c>
       <c r="L39" s="2">
         <v>140</v>
       </c>
       <c r="M39" s="2">
         <v>0</v>
       </c>
       <c r="N39" s="2">
         <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" s="2">
-        <v>104876</v>
+        <v>109506</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>55</v>
+        <v>122</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2">
-        <v>1039</v>
+        <v>3079</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="I40" s="2">
         <v>20</v>
       </c>
       <c r="J40" s="2">
         <v>18</v>
       </c>
       <c r="K40" s="2">
         <v>100</v>
       </c>
       <c r="L40" s="2">
         <v>130</v>
       </c>
       <c r="M40" s="2">
         <v>0</v>
       </c>
       <c r="N40" s="2">
         <v>230</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" s="2">
-        <v>109506</v>
+        <v>104876</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2">
-        <v>3079</v>
+        <v>1039</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>126</v>
       </c>
       <c r="I41" s="2">
         <v>20</v>
       </c>
       <c r="J41" s="2">
         <v>18</v>
       </c>
       <c r="K41" s="2">
         <v>100</v>
       </c>
       <c r="L41" s="2">
         <v>130</v>
       </c>
       <c r="M41" s="2">
         <v>0</v>
       </c>
       <c r="N41" s="2">
         <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" s="2">
-        <v>109507</v>
+        <v>104877</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2">
-        <v>3020</v>
+        <v>1061</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>129</v>
       </c>
       <c r="I42" s="2">
         <v>21</v>
       </c>
       <c r="J42" s="2">
         <v>19</v>
       </c>
       <c r="K42" s="2">
         <v>100</v>
       </c>
       <c r="L42" s="2">
         <v>120</v>
       </c>
       <c r="M42" s="2">
         <v>0</v>
       </c>
       <c r="N42" s="2">
         <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43" s="2">
-        <v>104877</v>
+        <v>109507</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>130</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2">
-        <v>1061</v>
+        <v>3020</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>132</v>
       </c>
       <c r="I43" s="2">
         <v>21</v>
       </c>
       <c r="J43" s="2">
         <v>19</v>
       </c>
       <c r="K43" s="2">
         <v>100</v>
       </c>
       <c r="L43" s="2">
         <v>120</v>
       </c>
       <c r="M43" s="2">
         <v>0</v>
       </c>
@@ -3198,187 +3198,187 @@
       </c>
       <c r="H45" s="2" t="s">
         <v>136</v>
       </c>
       <c r="I45" s="2">
         <v>22</v>
       </c>
       <c r="J45" s="2">
         <v>20</v>
       </c>
       <c r="K45" s="2">
         <v>100</v>
       </c>
       <c r="L45" s="2">
         <v>110</v>
       </c>
       <c r="M45" s="2">
         <v>0</v>
       </c>
       <c r="N45" s="2">
         <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46" s="2">
-        <v>104879</v>
+        <v>109509</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>137</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>138</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2">
-        <v>1102</v>
+        <v>3041</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>139</v>
       </c>
       <c r="I46" s="2">
         <v>23</v>
       </c>
       <c r="J46" s="2">
         <v>21</v>
       </c>
       <c r="K46" s="2">
         <v>100</v>
       </c>
       <c r="L46" s="2">
         <v>100</v>
       </c>
       <c r="M46" s="2">
         <v>0</v>
       </c>
       <c r="N46" s="2">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47" s="2">
-        <v>109509</v>
+        <v>104879</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2">
-        <v>3041</v>
+        <v>1102</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>142</v>
       </c>
       <c r="I47" s="2">
         <v>23</v>
       </c>
       <c r="J47" s="2">
         <v>21</v>
       </c>
       <c r="K47" s="2">
         <v>100</v>
       </c>
       <c r="L47" s="2">
         <v>100</v>
       </c>
       <c r="M47" s="2">
         <v>0</v>
       </c>
       <c r="N47" s="2">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" s="2">
-        <v>109510</v>
+        <v>104880</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>143</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>144</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2">
-        <v>3091</v>
+        <v>1120</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>145</v>
       </c>
       <c r="I48" s="2">
         <v>24</v>
       </c>
       <c r="J48" s="2">
         <v>22</v>
       </c>
       <c r="K48" s="2">
         <v>100</v>
       </c>
       <c r="L48" s="2">
         <v>99</v>
       </c>
       <c r="M48" s="2">
         <v>0</v>
       </c>
       <c r="N48" s="2">
         <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49" s="2">
-        <v>104880</v>
+        <v>109510</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2">
-        <v>1120</v>
+        <v>3091</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>148</v>
       </c>
       <c r="I49" s="2">
         <v>24</v>
       </c>
       <c r="J49" s="2">
         <v>22</v>
       </c>
       <c r="K49" s="2">
         <v>100</v>
       </c>
       <c r="L49" s="2">
         <v>99</v>
       </c>
       <c r="M49" s="2">
         <v>0</v>
       </c>
@@ -3452,132 +3452,132 @@
       </c>
       <c r="H51" s="2" t="s">
         <v>154</v>
       </c>
       <c r="I51" s="2">
         <v>25</v>
       </c>
       <c r="J51" s="2">
         <v>23</v>
       </c>
       <c r="K51" s="2">
         <v>100</v>
       </c>
       <c r="L51" s="2">
         <v>98</v>
       </c>
       <c r="M51" s="2">
         <v>0</v>
       </c>
       <c r="N51" s="2">
         <v>198</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
-        <v>101285</v>
+        <v>104881</v>
       </c>
       <c r="B52" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2">
+        <v>3058</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="2" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>157</v>
       </c>
       <c r="I52" s="2">
         <v>26</v>
       </c>
       <c r="J52" s="2">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="K52" s="2">
         <v>100</v>
       </c>
       <c r="L52" s="2">
-        <v>325</v>
+        <v>98</v>
       </c>
       <c r="M52" s="2">
         <v>0</v>
       </c>
       <c r="N52" s="2">
-        <v>425</v>
+        <v>198</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2">
-        <v>104881</v>
+        <v>101285</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D53" s="2"/>
+        <v>38</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>157</v>
+      </c>
       <c r="E53" s="2">
-        <v>3058</v>
+        <v>1417</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>158</v>
       </c>
       <c r="I53" s="2">
         <v>26</v>
       </c>
       <c r="J53" s="2">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="K53" s="2">
         <v>100</v>
       </c>
       <c r="L53" s="2">
-        <v>98</v>
+        <v>325</v>
       </c>
       <c r="M53" s="2">
         <v>0</v>
       </c>
       <c r="N53" s="2">
-        <v>198</v>
+        <v>425</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
         <v>109512</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>159</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2">
         <v>3036</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>161</v>
       </c>
@@ -3958,214 +3958,214 @@
       </c>
       <c r="H63" s="2" t="s">
         <v>185</v>
       </c>
       <c r="I63" s="2">
         <v>31</v>
       </c>
       <c r="J63" s="2">
         <v>27</v>
       </c>
       <c r="K63" s="2">
         <v>100</v>
       </c>
       <c r="L63" s="2">
         <v>94</v>
       </c>
       <c r="M63" s="2">
         <v>0</v>
       </c>
       <c r="N63" s="2">
         <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
-        <v>104887</v>
+        <v>109517</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>186</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>105</v>
+        <v>187</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2">
-        <v>1095</v>
+        <v>3081</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="I64" s="2">
         <v>32</v>
       </c>
       <c r="J64" s="2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K64" s="2">
         <v>100</v>
       </c>
       <c r="L64" s="2">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M64" s="2">
         <v>0</v>
       </c>
       <c r="N64" s="2">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" s="2">
-        <v>109517</v>
+        <v>104887</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>189</v>
+        <v>105</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2">
-        <v>3081</v>
+        <v>1095</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>190</v>
       </c>
       <c r="I65" s="2">
         <v>32</v>
       </c>
       <c r="J65" s="2">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K65" s="2">
         <v>100</v>
       </c>
       <c r="L65" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M65" s="2">
         <v>0</v>
       </c>
       <c r="N65" s="2">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66" s="2">
-        <v>109518</v>
+        <v>104888</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>192</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2">
-        <v>3001</v>
+        <v>1123</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>193</v>
       </c>
       <c r="I66" s="2">
         <v>33</v>
       </c>
       <c r="J66" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K66" s="2">
         <v>100</v>
       </c>
       <c r="L66" s="2">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M66" s="2">
         <v>0</v>
       </c>
       <c r="N66" s="2">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67" s="2">
-        <v>104888</v>
+        <v>109518</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2">
-        <v>1123</v>
+        <v>3001</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I67" s="2">
         <v>33</v>
       </c>
       <c r="J67" s="2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K67" s="2">
         <v>100</v>
       </c>
       <c r="L67" s="2">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="M67" s="2">
         <v>0</v>
       </c>
       <c r="N67" s="2">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" s="2">
         <v>109519</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>198</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2">
         <v>3125</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>199</v>
       </c>
@@ -4212,468 +4212,468 @@
       </c>
       <c r="H69" s="2" t="s">
         <v>203</v>
       </c>
       <c r="I69" s="2">
         <v>34</v>
       </c>
       <c r="J69" s="2">
         <v>30</v>
       </c>
       <c r="K69" s="2">
         <v>100</v>
       </c>
       <c r="L69" s="2">
         <v>91</v>
       </c>
       <c r="M69" s="2">
         <v>0</v>
       </c>
       <c r="N69" s="2">
         <v>191</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70" s="2">
-        <v>104890</v>
+        <v>104900</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2">
-        <v>1111</v>
+        <v>3120</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>206</v>
       </c>
       <c r="I70" s="2">
         <v>35</v>
       </c>
       <c r="J70" s="2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K70" s="2">
         <v>100</v>
       </c>
       <c r="L70" s="2">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M70" s="2">
         <v>0</v>
       </c>
       <c r="N70" s="2">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" s="2">
-        <v>104900</v>
+        <v>104890</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2">
-        <v>3120</v>
+        <v>1111</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>209</v>
       </c>
       <c r="I71" s="2">
         <v>35</v>
       </c>
       <c r="J71" s="2">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K71" s="2">
         <v>100</v>
       </c>
       <c r="L71" s="2">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M71" s="2">
         <v>0</v>
       </c>
       <c r="N71" s="2">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72" s="2">
-        <v>109521</v>
+        <v>104891</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>210</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2">
-        <v>3039</v>
+        <v>1202</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>212</v>
       </c>
       <c r="I72" s="2">
         <v>36</v>
       </c>
       <c r="J72" s="2">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K72" s="2">
         <v>100</v>
       </c>
       <c r="L72" s="2">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M72" s="2">
         <v>0</v>
       </c>
       <c r="N72" s="2">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73" s="2">
-        <v>104891</v>
+        <v>109521</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>214</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2">
-        <v>1202</v>
+        <v>3039</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I73" s="2">
         <v>36</v>
       </c>
       <c r="J73" s="2">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K73" s="2">
         <v>100</v>
       </c>
       <c r="L73" s="2">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M73" s="2">
         <v>0</v>
       </c>
       <c r="N73" s="2">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74" s="2">
         <v>109522</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2">
         <v>3096</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>217</v>
       </c>
       <c r="I74" s="2">
         <v>37</v>
       </c>
       <c r="J74" s="2">
         <v>34</v>
       </c>
       <c r="K74" s="2">
         <v>100</v>
       </c>
       <c r="L74" s="2">
         <v>87</v>
       </c>
       <c r="M74" s="2">
         <v>0</v>
       </c>
       <c r="N74" s="2">
         <v>187</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
         <v>104892</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2">
         <v>1069</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>219</v>
       </c>
       <c r="I75" s="2">
         <v>37</v>
       </c>
       <c r="J75" s="2">
         <v>33</v>
       </c>
       <c r="K75" s="2">
         <v>100</v>
       </c>
       <c r="L75" s="2">
         <v>88</v>
       </c>
       <c r="M75" s="2">
         <v>0</v>
       </c>
       <c r="N75" s="2">
         <v>188</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
-        <v>101296</v>
+        <v>109523</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="D76" s="2" t="s">
         <v>221</v>
       </c>
+      <c r="D76" s="2"/>
       <c r="E76" s="2">
-        <v>1040</v>
+        <v>3048</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>222</v>
       </c>
       <c r="I76" s="2">
         <v>38</v>
       </c>
       <c r="J76" s="2">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K76" s="2">
         <v>100</v>
       </c>
       <c r="L76" s="2">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M76" s="2">
         <v>0</v>
       </c>
       <c r="N76" s="2">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
-        <v>109523</v>
+        <v>101296</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C77" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D77" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="D77" s="2"/>
       <c r="E77" s="2">
-        <v>3048</v>
+        <v>1040</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>225</v>
       </c>
       <c r="I77" s="2">
         <v>38</v>
       </c>
       <c r="J77" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="K77" s="2">
         <v>100</v>
       </c>
       <c r="L77" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M77" s="2">
         <v>0</v>
       </c>
       <c r="N77" s="2">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78" s="2">
-        <v>109524</v>
+        <v>104894</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D78" s="2"/>
       <c r="E78" s="2">
-        <v>3106</v>
+        <v>1062</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>228</v>
       </c>
       <c r="I78" s="2">
         <v>39</v>
       </c>
       <c r="J78" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="K78" s="2">
         <v>100</v>
       </c>
       <c r="L78" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M78" s="2">
         <v>0</v>
       </c>
       <c r="N78" s="2">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" s="2">
-        <v>104894</v>
+        <v>109524</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>229</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>230</v>
       </c>
       <c r="D79" s="2"/>
       <c r="E79" s="2">
-        <v>1062</v>
+        <v>3106</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>231</v>
       </c>
       <c r="I79" s="2">
         <v>39</v>
       </c>
       <c r="J79" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K79" s="2">
         <v>100</v>
       </c>
       <c r="L79" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="M79" s="2">
         <v>0</v>
       </c>
       <c r="N79" s="2">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80" s="2">
         <v>109525</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>232</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>233</v>
       </c>
       <c r="D80" s="2"/>
       <c r="E80" s="2">
         <v>3025</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>234</v>
       </c>
@@ -4718,222 +4718,222 @@
       </c>
       <c r="H81" s="2" t="s">
         <v>237</v>
       </c>
       <c r="I81" s="2">
         <v>40</v>
       </c>
       <c r="J81" s="2">
         <v>36</v>
       </c>
       <c r="K81" s="2">
         <v>100</v>
       </c>
       <c r="L81" s="2">
         <v>85</v>
       </c>
       <c r="M81" s="2">
         <v>0</v>
       </c>
       <c r="N81" s="2">
         <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="2">
-        <v>104896</v>
+        <v>104895</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>104</v>
+        <v>235</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D82" s="2"/>
       <c r="E82" s="2">
-        <v>1077</v>
+        <v>3049</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="I82" s="2">
         <v>41</v>
       </c>
       <c r="J82" s="2">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K82" s="2">
         <v>100</v>
       </c>
       <c r="L82" s="2">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="M82" s="2">
         <v>0</v>
       </c>
       <c r="N82" s="2">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83" s="2">
-        <v>104895</v>
+        <v>104896</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>235</v>
+        <v>104</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D83" s="2"/>
       <c r="E83" s="2">
-        <v>3049</v>
+        <v>1077</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>240</v>
       </c>
       <c r="I83" s="2">
         <v>41</v>
       </c>
       <c r="J83" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K83" s="2">
         <v>100</v>
       </c>
       <c r="L83" s="2">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M83" s="2">
         <v>0</v>
       </c>
       <c r="N83" s="2">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84" s="2">
-        <v>104880</v>
+        <v>104897</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="D84" s="2"/>
       <c r="E84" s="2">
-        <v>3094</v>
+        <v>1232</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I84" s="2">
         <v>42</v>
       </c>
       <c r="J84" s="2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K84" s="2">
         <v>100</v>
       </c>
       <c r="L84" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M84" s="2">
         <v>0</v>
       </c>
       <c r="N84" s="2">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" s="2">
-        <v>104897</v>
+        <v>104880</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>243</v>
+        <v>144</v>
       </c>
       <c r="D85" s="2"/>
       <c r="E85" s="2">
-        <v>1232</v>
+        <v>3094</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>244</v>
       </c>
       <c r="I85" s="2">
         <v>42</v>
       </c>
       <c r="J85" s="2">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K85" s="2">
         <v>100</v>
       </c>
       <c r="L85" s="2">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M85" s="2">
         <v>0</v>
       </c>
       <c r="N85" s="2">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86" s="2">
         <v>109528</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>245</v>
       </c>
       <c r="D86" s="2"/>
       <c r="E86" s="2">
         <v>3098</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>246</v>
       </c>
       <c r="I86" s="2">
         <v>43</v>
       </c>
       <c r="J86" s="2">
         <v>40</v>
       </c>
       <c r="K86" s="2">
         <v>100</v>
@@ -5054,214 +5054,214 @@
       </c>
       <c r="H89" s="2" t="s">
         <v>253</v>
       </c>
       <c r="I89" s="2">
         <v>44</v>
       </c>
       <c r="J89" s="2">
         <v>41</v>
       </c>
       <c r="K89" s="2">
         <v>100</v>
       </c>
       <c r="L89" s="2">
         <v>80</v>
       </c>
       <c r="M89" s="2">
         <v>0</v>
       </c>
       <c r="N89" s="2">
         <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90" s="2">
-        <v>104899</v>
+        <v>104900</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>249</v>
+        <v>204</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>38</v>
+        <v>205</v>
       </c>
       <c r="D90" s="2"/>
       <c r="E90" s="2">
-        <v>3018</v>
+        <v>1228</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>254</v>
       </c>
       <c r="I90" s="2">
         <v>45</v>
       </c>
       <c r="J90" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K90" s="2">
         <v>100</v>
       </c>
       <c r="L90" s="2">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M90" s="2">
         <v>0</v>
       </c>
       <c r="N90" s="2">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" s="2">
-        <v>104900</v>
+        <v>104899</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>207</v>
+        <v>249</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>208</v>
+        <v>38</v>
       </c>
       <c r="D91" s="2"/>
       <c r="E91" s="2">
-        <v>1228</v>
+        <v>3018</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>255</v>
       </c>
       <c r="I91" s="2">
         <v>45</v>
       </c>
       <c r="J91" s="2">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K91" s="2">
         <v>100</v>
       </c>
       <c r="L91" s="2">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M91" s="2">
         <v>0</v>
       </c>
       <c r="N91" s="2">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92" s="2">
-        <v>104901</v>
+        <v>109531</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>256</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>257</v>
       </c>
       <c r="D92" s="2"/>
       <c r="E92" s="2">
-        <v>1047</v>
+        <v>3084</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>258</v>
       </c>
       <c r="I92" s="2">
         <v>46</v>
       </c>
       <c r="J92" s="2">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K92" s="2">
         <v>100</v>
       </c>
       <c r="L92" s="2">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M92" s="2">
         <v>0</v>
       </c>
       <c r="N92" s="2">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93" s="2">
-        <v>109531</v>
+        <v>104901</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>259</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>260</v>
       </c>
       <c r="D93" s="2"/>
       <c r="E93" s="2">
-        <v>3084</v>
+        <v>1047</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>261</v>
       </c>
       <c r="I93" s="2">
         <v>46</v>
       </c>
       <c r="J93" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K93" s="2">
         <v>100</v>
       </c>
       <c r="L93" s="2">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M93" s="2">
         <v>0</v>
       </c>
       <c r="N93" s="2">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94" s="2">
         <v>101352</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>262</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>263</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E94" s="2">
         <v>1201</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="2" t="s">
@@ -5285,261 +5285,261 @@
       <c r="N94" s="2">
         <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95" s="2">
         <v>104903</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>266</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>267</v>
       </c>
       <c r="D95" s="2"/>
       <c r="E95" s="2">
         <v>3063</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="I95" s="2">
         <v>47</v>
       </c>
       <c r="J95" s="2">
         <v>44</v>
       </c>
       <c r="K95" s="2">
         <v>100</v>
       </c>
       <c r="L95" s="2">
         <v>77</v>
       </c>
       <c r="M95" s="2">
         <v>0</v>
       </c>
       <c r="N95" s="2">
         <v>177</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96" s="2">
-        <v>109533</v>
+        <v>104903</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>83</v>
+        <v>266</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D96" s="2"/>
       <c r="E96" s="2">
-        <v>3072</v>
+        <v>1101</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="I96" s="2">
         <v>48</v>
       </c>
       <c r="J96" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K96" s="2">
         <v>100</v>
       </c>
       <c r="L96" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M96" s="2">
         <v>0</v>
       </c>
       <c r="N96" s="2">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="2">
-        <v>104903</v>
+        <v>109533</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>266</v>
+        <v>85</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2">
-        <v>1101</v>
+        <v>3072</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>270</v>
       </c>
       <c r="I97" s="2">
         <v>48</v>
       </c>
       <c r="J97" s="2">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K97" s="2">
         <v>100</v>
       </c>
       <c r="L97" s="2">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
       <c r="N97" s="2">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98" s="2">
-        <v>104904</v>
+        <v>109534</v>
       </c>
       <c r="B98" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C98" s="2" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D98" s="2"/>
       <c r="E98" s="2">
-        <v>1401</v>
+        <v>3062</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="I98" s="2">
         <v>49</v>
       </c>
       <c r="J98" s="2">
-        <v>5</v>
+        <v>46</v>
       </c>
       <c r="K98" s="2">
         <v>100</v>
       </c>
       <c r="L98" s="2">
-        <v>275</v>
+        <v>75</v>
       </c>
       <c r="M98" s="2">
         <v>0</v>
       </c>
       <c r="N98" s="2">
-        <v>375</v>
+        <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99" s="2">
-        <v>109534</v>
+        <v>104904</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>274</v>
       </c>
       <c r="D99" s="2"/>
       <c r="E99" s="2">
-        <v>3062</v>
+        <v>1401</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>275</v>
       </c>
       <c r="I99" s="2">
         <v>49</v>
       </c>
       <c r="J99" s="2">
-        <v>46</v>
+        <v>5</v>
       </c>
       <c r="K99" s="2">
         <v>100</v>
       </c>
       <c r="L99" s="2">
-        <v>75</v>
+        <v>275</v>
       </c>
       <c r="M99" s="2">
         <v>0</v>
       </c>
       <c r="N99" s="2">
-        <v>175</v>
+        <v>375</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100" s="2">
         <v>104905</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>276</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D100" s="2"/>
       <c r="E100" s="2">
         <v>1003</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="I100" s="2">
         <v>50</v>
       </c>
       <c r="J100" s="2">
         <v>45</v>
       </c>
       <c r="K100" s="2">
         <v>100</v>
       </c>
       <c r="L100" s="2">
         <v>76</v>
       </c>
       <c r="M100" s="2">
         <v>0</v>
       </c>
       <c r="N100" s="2">
         <v>176</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101" s="2">
         <v>109535</v>
       </c>
       <c r="B101" s="2" t="s">
@@ -5692,51 +5692,51 @@
       </c>
       <c r="J104" s="2">
         <v>50</v>
       </c>
       <c r="K104" s="2">
         <v>100</v>
       </c>
       <c r="L104" s="2">
         <v>71</v>
       </c>
       <c r="M104" s="2">
         <v>0</v>
       </c>
       <c r="N104" s="2">
         <v>171</v>
       </c>
     </row>
     <row r="105" spans="1:14">
       <c r="A105" s="2">
         <v>105079</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>288</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D105" s="2"/>
       <c r="E105" s="2">
         <v>3080</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="2" t="s">
         <v>289</v>
       </c>
       <c r="I105" s="2">
         <v>54</v>
       </c>
       <c r="J105" s="2">
         <v>51</v>
       </c>
       <c r="K105" s="2">
         <v>100</v>
       </c>
       <c r="L105" s="2">
         <v>70</v>