--- v1 (2026-03-01)
+++ v2 (2026-10-12)
@@ -332,69 +332,69 @@
   <si>
     <t>Asari</t>
   </si>
   <si>
     <t>23:35:09</t>
   </si>
   <si>
     <t>Mahdi</t>
   </si>
   <si>
     <t>Manshuri</t>
   </si>
   <si>
     <t>22:50:18</t>
   </si>
   <si>
     <t>Yanuar</t>
   </si>
   <si>
     <t>Gunawan</t>
   </si>
   <si>
     <t>23:38:43</t>
   </si>
   <si>
+    <t>Musthafa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamal Hasany </t>
+  </si>
+  <si>
+    <t>23:41:42</t>
+  </si>
+  <si>
     <t xml:space="preserve">Amirul </t>
   </si>
   <si>
     <t>Tuah</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
     <t>22:51:18</t>
-  </si>
-[...7 lines deleted...]
-    <t>23:41:42</t>
   </si>
   <si>
     <t>Mohd Azmi Erip</t>
   </si>
   <si>
     <t>Mat Usof</t>
   </si>
   <si>
     <t>23:14:15</t>
   </si>
   <si>
     <t>Tuan</t>
   </si>
   <si>
     <t>Phạm Đức</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>23:42:58.999999999985</t>
   </si>
   <si>
     <t>Try Pahlevi</t>
   </si>
@@ -2074,130 +2074,130 @@
       </c>
       <c r="H29" s="2" t="s">
         <v>105</v>
       </c>
       <c r="I29" s="2">
         <v>14</v>
       </c>
       <c r="J29" s="2">
         <v>11</v>
       </c>
       <c r="K29" s="2">
         <v>100</v>
       </c>
       <c r="L29" s="2">
         <v>200</v>
       </c>
       <c r="M29" s="2">
         <v>0</v>
       </c>
       <c r="N29" s="2">
         <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>100189</v>
+        <v>119104</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2">
-        <v>7023</v>
+        <v>748</v>
       </c>
       <c r="F30" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="I30" s="2">
         <v>15</v>
       </c>
       <c r="J30" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="K30" s="2">
         <v>100</v>
       </c>
       <c r="L30" s="2">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="M30" s="2">
         <v>0</v>
       </c>
       <c r="N30" s="2">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>119104</v>
+        <v>100189</v>
       </c>
       <c r="B31" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="2" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2">
-        <v>748</v>
+        <v>7023</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="I31" s="2">
         <v>15</v>
       </c>
       <c r="J31" s="2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K31" s="2">
         <v>100</v>
       </c>
       <c r="L31" s="2">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>101407</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>113</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2">
         <v>7031</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>115</v>
       </c>