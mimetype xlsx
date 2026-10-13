--- v4 (2026-08-29)
+++ v5 (2026-10-13)
@@ -581,63 +581,63 @@
   <si>
     <t>Piluk</t>
   </si>
   <si>
     <t>17:34:38</t>
   </si>
   <si>
     <t>Suraroek</t>
   </si>
   <si>
     <t>Praesi</t>
   </si>
   <si>
     <t>17:36:57</t>
   </si>
   <si>
     <t>Pattarapong</t>
   </si>
   <si>
     <t>Palita</t>
   </si>
   <si>
     <t>17:42:06</t>
   </si>
   <si>
+    <t>Phakphume</t>
+  </si>
+  <si>
+    <t>Tongbundit</t>
+  </si>
+  <si>
+    <t>17:54:33</t>
+  </si>
+  <si>
     <t>Atsadang</t>
   </si>
   <si>
     <t>Chotichod</t>
-  </si>
-[...7 lines deleted...]
-    <t>Tongbundit</t>
   </si>
   <si>
     <t>Worapong</t>
   </si>
   <si>
     <t>Poonsawat</t>
   </si>
   <si>
     <t>17:56:21</t>
   </si>
   <si>
     <t>Sithiroj</t>
   </si>
   <si>
     <t>Sasisajja</t>
   </si>
   <si>
     <t>18:02:16</t>
   </si>
   <si>
     <t>Chidchanok</t>
   </si>
   <si>
     <t>Wattanakul</t>
   </si>
@@ -3580,103 +3580,103 @@
       </c>
       <c r="H56" s="2" t="s">
         <v>188</v>
       </c>
       <c r="I56" s="2">
         <v>55</v>
       </c>
       <c r="J56" s="2">
         <v>44</v>
       </c>
       <c r="K56" s="2">
         <v>120</v>
       </c>
       <c r="L56" s="2">
         <v>77</v>
       </c>
       <c r="M56" s="2">
         <v>0</v>
       </c>
       <c r="N56" s="2">
         <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
-        <v>103164</v>
+        <v>103165</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2">
-        <v>70112</v>
+        <v>70111</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I57" s="2">
         <v>56</v>
       </c>
       <c r="J57" s="2">
         <v>45</v>
       </c>
       <c r="K57" s="2">
         <v>120</v>
       </c>
       <c r="L57" s="2">
         <v>76</v>
       </c>
       <c r="M57" s="2">
         <v>0</v>
       </c>
       <c r="N57" s="2">
         <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
-        <v>103165</v>
+        <v>103164</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2">
-        <v>70111</v>
+        <v>70112</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I58" s="2">
         <v>56</v>
       </c>
       <c r="J58" s="2">
         <v>45</v>
       </c>
       <c r="K58" s="2">
         <v>120</v>
       </c>
       <c r="L58" s="2">
         <v>76</v>
       </c>
       <c r="M58" s="2">
         <v>0</v>
       </c>