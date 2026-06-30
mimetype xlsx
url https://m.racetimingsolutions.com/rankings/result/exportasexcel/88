--- v2 (2026-03-02)
+++ v3 (2026-06-30)
@@ -56,71 +56,71 @@
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Finish Time</t>
   </si>
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>Gender Position</t>
   </si>
   <si>
     <t>Finisher Points</t>
   </si>
   <si>
     <t>Performance Points</t>
   </si>
   <si>
     <t>Bonus Points</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
+    <t>Julian</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>9:38:20</t>
+  </si>
+  <si>
     <t>Zack</t>
   </si>
   <si>
     <t>Reimer</t>
   </si>
   <si>
-    <t>Canada</t>
-[...13 lines deleted...]
-  <si>
     <t>Martyn</t>
   </si>
   <si>
     <t>Driscoll</t>
   </si>
   <si>
     <t>Great Britain</t>
   </si>
   <si>
     <t>10:32:54</t>
   </si>
   <si>
     <t>Anderskiel</t>
   </si>
   <si>
     <t>Nielsen</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
     <t>10:41:56</t>
   </si>
   <si>
     <t>Yim Heng</t>
@@ -356,65 +356,65 @@
   <si>
     <t>Siokhar</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>15:10:13</t>
   </si>
   <si>
     <t>Wai Teng</t>
   </si>
   <si>
     <t>Lew</t>
   </si>
   <si>
     <t>Issariya</t>
   </si>
   <si>
     <t>Tumdee</t>
   </si>
   <si>
     <t>15:16:26</t>
   </si>
   <si>
+    <t>Sirichai</t>
+  </si>
+  <si>
+    <t>Sirikienthong</t>
+  </si>
+  <si>
+    <t>15:27:19</t>
+  </si>
+  <si>
     <t>Parinparin</t>
   </si>
   <si>
     <t>Soponjitaporn</t>
   </si>
   <si>
-    <t>15:27:19</t>
-[...7 lines deleted...]
-  <si>
     <t>Rex</t>
   </si>
   <si>
     <t>See</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>15:31:01</t>
   </si>
   <si>
     <t>Issaree</t>
   </si>
   <si>
     <t>Kengnok</t>
   </si>
   <si>
     <t>15:34:03</t>
   </si>
   <si>
     <t>Dacha</t>
   </si>
   <si>
     <t>Chaiya</t>
@@ -740,63 +740,63 @@
   <si>
     <t>Mongkholmalee</t>
   </si>
   <si>
     <t>19:11:46</t>
   </si>
   <si>
     <t>Peerapong</t>
   </si>
   <si>
     <t>Jindamook</t>
   </si>
   <si>
     <t>19:23:13</t>
   </si>
   <si>
     <t>Suwat</t>
   </si>
   <si>
     <t>Sripin</t>
   </si>
   <si>
     <t>19:29:37</t>
   </si>
   <si>
+    <t>Muhammud</t>
+  </si>
+  <si>
+    <t>Nuranee</t>
+  </si>
+  <si>
+    <t>19:30:57</t>
+  </si>
+  <si>
     <t>Monsicha</t>
   </si>
   <si>
     <t>Ngamvitayasiri</t>
-  </si>
-[...7 lines deleted...]
-    <t>Nuranee</t>
   </si>
   <si>
     <t>Arnupong</t>
   </si>
   <si>
     <t>Jaisamoot</t>
   </si>
   <si>
     <t>19:39:16</t>
   </si>
   <si>
     <t>Achawin</t>
   </si>
   <si>
     <t>Souysuwan</t>
   </si>
   <si>
     <t>19:44:27</t>
   </si>
   <si>
     <t>Surawut</t>
   </si>
   <si>
     <t>Aungkutranon</t>
   </si>
@@ -1270,103 +1270,103 @@
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" s="2">
-        <v>103111</v>
+        <v>101825</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2">
-        <v>70013</v>
+        <v>70141</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="2">
         <v>1</v>
       </c>
       <c r="J2" s="2">
         <v>1</v>
       </c>
       <c r="K2" s="2">
         <v>120</v>
       </c>
       <c r="L2" s="2">
         <v>400</v>
       </c>
       <c r="M2" s="2">
         <v>0</v>
       </c>
       <c r="N2" s="2">
         <v>520</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" s="2">
-        <v>101825</v>
+        <v>103111</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2">
-        <v>70141</v>
+        <v>70013</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="2">
         <v>1</v>
       </c>
       <c r="J3" s="2">
         <v>1</v>
       </c>
       <c r="K3" s="2">
         <v>120</v>
       </c>
       <c r="L3" s="2">
         <v>400</v>
       </c>
       <c r="M3" s="2">
         <v>0</v>
       </c>
@@ -2530,103 +2530,103 @@
       </c>
       <c r="H31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I31" s="2">
         <v>30</v>
       </c>
       <c r="J31" s="2">
         <v>7</v>
       </c>
       <c r="K31" s="2">
         <v>120</v>
       </c>
       <c r="L31" s="2">
         <v>240</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
         <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
-        <v>103140</v>
+        <v>103139</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2">
-        <v>70101</v>
+        <v>70036</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="I32" s="2">
         <v>31</v>
       </c>
       <c r="J32" s="2">
         <v>24</v>
       </c>
       <c r="K32" s="2">
         <v>120</v>
       </c>
       <c r="L32" s="2">
         <v>97</v>
       </c>
       <c r="M32" s="2">
         <v>0</v>
       </c>
       <c r="N32" s="2">
         <v>217</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33" s="2">
-        <v>103139</v>
+        <v>103140</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2">
-        <v>70036</v>
+        <v>70101</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>116</v>
       </c>
       <c r="I33" s="2">
         <v>31</v>
       </c>
       <c r="J33" s="2">
         <v>24</v>
       </c>
       <c r="K33" s="2">
         <v>120</v>
       </c>
       <c r="L33" s="2">
         <v>97</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
@@ -4336,130 +4336,130 @@
       </c>
       <c r="H74" s="2" t="s">
         <v>241</v>
       </c>
       <c r="I74" s="2">
         <v>73</v>
       </c>
       <c r="J74" s="2">
         <v>58</v>
       </c>
       <c r="K74" s="2">
         <v>120</v>
       </c>
       <c r="L74" s="2">
         <v>63</v>
       </c>
       <c r="M74" s="2">
         <v>0</v>
       </c>
       <c r="N74" s="2">
         <v>183</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75" s="2">
-        <v>103183</v>
+        <v>103182</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>242</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>243</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2">
-        <v>70008</v>
+        <v>70007</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>244</v>
       </c>
       <c r="I75" s="2">
         <v>74</v>
       </c>
       <c r="J75" s="2">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="K75" s="2">
         <v>120</v>
       </c>
       <c r="L75" s="2">
-        <v>150</v>
+        <v>62</v>
       </c>
       <c r="M75" s="2">
         <v>0</v>
       </c>
       <c r="N75" s="2">
-        <v>270</v>
+        <v>182</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" s="2">
-        <v>103182</v>
+        <v>103183</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2">
-        <v>70007</v>
+        <v>70008</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>244</v>
       </c>
       <c r="I76" s="2">
         <v>74</v>
       </c>
       <c r="J76" s="2">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="K76" s="2">
         <v>120</v>
       </c>
       <c r="L76" s="2">
-        <v>62</v>
+        <v>150</v>
       </c>
       <c r="M76" s="2">
         <v>0</v>
       </c>
       <c r="N76" s="2">
-        <v>182</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
         <v>103184</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>248</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2">
         <v>70012</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>249</v>
       </c>