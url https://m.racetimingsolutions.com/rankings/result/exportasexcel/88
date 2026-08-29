--- v3 (2026-06-30)
+++ v4 (2026-08-29)
@@ -266,65 +266,65 @@
   <si>
     <t>Khamsuk</t>
   </si>
   <si>
     <t>14:16:49</t>
   </si>
   <si>
     <t>Choonhou</t>
   </si>
   <si>
     <t>Wong</t>
   </si>
   <si>
     <t>14:28:32</t>
   </si>
   <si>
     <t>Atchawin</t>
   </si>
   <si>
     <t>Thatsanaathirot</t>
   </si>
   <si>
     <t>14:44:15</t>
   </si>
   <si>
+    <t>Theerawat</t>
+  </si>
+  <si>
+    <t>Tantikamnerdkul</t>
+  </si>
+  <si>
+    <t>14:57:14</t>
+  </si>
+  <si>
     <t>Panyavat</t>
   </si>
   <si>
     <t>Oumson</t>
   </si>
   <si>
-    <t>14:57:14</t>
-[...7 lines deleted...]
-  <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>van Campenhout</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>15:02:43</t>
   </si>
   <si>
     <t>Pakawat</t>
   </si>
   <si>
     <t>Nilapong</t>
   </si>
   <si>
     <t>15:05:05</t>
   </si>
   <si>
     <t>Jules</t>
   </si>
   <si>
     <t>Freund</t>
@@ -581,63 +581,63 @@
   <si>
     <t>Piluk</t>
   </si>
   <si>
     <t>17:34:38</t>
   </si>
   <si>
     <t>Suraroek</t>
   </si>
   <si>
     <t>Praesi</t>
   </si>
   <si>
     <t>17:36:57</t>
   </si>
   <si>
     <t>Pattarapong</t>
   </si>
   <si>
     <t>Palita</t>
   </si>
   <si>
     <t>17:42:06</t>
   </si>
   <si>
+    <t>Atsadang</t>
+  </si>
+  <si>
+    <t>Chotichod</t>
+  </si>
+  <si>
+    <t>17:54:33</t>
+  </si>
+  <si>
     <t>Phakphume</t>
   </si>
   <si>
     <t>Tongbundit</t>
-  </si>
-[...7 lines deleted...]
-    <t>Chotichod</t>
   </si>
   <si>
     <t>Worapong</t>
   </si>
   <si>
     <t>Poonsawat</t>
   </si>
   <si>
     <t>17:56:21</t>
   </si>
   <si>
     <t>Sithiroj</t>
   </si>
   <si>
     <t>Sasisajja</t>
   </si>
   <si>
     <t>18:02:16</t>
   </si>
   <si>
     <t>Chidchanok</t>
   </si>
   <si>
     <t>Wattanakul</t>
   </si>
@@ -2110,103 +2110,103 @@
       </c>
       <c r="H21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="I21" s="2">
         <v>20</v>
       </c>
       <c r="J21" s="2">
         <v>17</v>
       </c>
       <c r="K21" s="2">
         <v>120</v>
       </c>
       <c r="L21" s="2">
         <v>140</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>103129</v>
+        <v>103130</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2">
-        <v>70028</v>
+        <v>70106</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="I22" s="2">
         <v>21</v>
       </c>
       <c r="J22" s="2">
         <v>18</v>
       </c>
       <c r="K22" s="2">
         <v>120</v>
       </c>
       <c r="L22" s="2">
         <v>130</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
         <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>103130</v>
+        <v>103129</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
-        <v>70106</v>
+        <v>70028</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="I23" s="2">
         <v>21</v>
       </c>
       <c r="J23" s="2">
         <v>18</v>
       </c>
       <c r="K23" s="2">
         <v>120</v>
       </c>
       <c r="L23" s="2">
         <v>130</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
@@ -3580,103 +3580,103 @@
       </c>
       <c r="H56" s="2" t="s">
         <v>188</v>
       </c>
       <c r="I56" s="2">
         <v>55</v>
       </c>
       <c r="J56" s="2">
         <v>44</v>
       </c>
       <c r="K56" s="2">
         <v>120</v>
       </c>
       <c r="L56" s="2">
         <v>77</v>
       </c>
       <c r="M56" s="2">
         <v>0</v>
       </c>
       <c r="N56" s="2">
         <v>197</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="2">
-        <v>103165</v>
+        <v>103164</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2">
-        <v>70111</v>
+        <v>70112</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I57" s="2">
         <v>56</v>
       </c>
       <c r="J57" s="2">
         <v>45</v>
       </c>
       <c r="K57" s="2">
         <v>120</v>
       </c>
       <c r="L57" s="2">
         <v>76</v>
       </c>
       <c r="M57" s="2">
         <v>0</v>
       </c>
       <c r="N57" s="2">
         <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="2">
-        <v>103164</v>
+        <v>103165</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2">
-        <v>70112</v>
+        <v>70111</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I58" s="2">
         <v>56</v>
       </c>
       <c r="J58" s="2">
         <v>45</v>
       </c>
       <c r="K58" s="2">
         <v>120</v>
       </c>
       <c r="L58" s="2">
         <v>76</v>
       </c>
       <c r="M58" s="2">
         <v>0</v>
       </c>