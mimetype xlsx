--- v5 (2026-08-29)
+++ v6 (2026-10-13)
@@ -266,152 +266,152 @@
   <si>
     <t>Andrighetti</t>
   </si>
   <si>
     <t>11:29:32</t>
   </si>
   <si>
     <t>Bertrand</t>
   </si>
   <si>
     <t>Czarny</t>
   </si>
   <si>
     <t>11:29:35</t>
   </si>
   <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>11:23:38</t>
   </si>
   <si>
+    <t>Toan</t>
+  </si>
+  <si>
+    <t>Au Manh</t>
+  </si>
+  <si>
+    <t>11:34:42</t>
+  </si>
+  <si>
     <t>Ross</t>
   </si>
   <si>
     <t>Goldstone</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>11:26:10</t>
   </si>
   <si>
-    <t>Toan</t>
-[...5 lines deleted...]
-    <t>11:34:42</t>
+    <t>Sjoerd</t>
+  </si>
+  <si>
+    <t>Bakker</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>11:27:36</t>
   </si>
   <si>
     <t>Phi</t>
   </si>
   <si>
     <t>11:41:41</t>
   </si>
   <si>
-    <t>Sjoerd</t>
-[...10 lines deleted...]
-  <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>Bartram</t>
   </si>
   <si>
     <t>11:29:50</t>
   </si>
   <si>
     <t>11:44:48</t>
   </si>
   <si>
+    <t>Kanghee</t>
+  </si>
+  <si>
+    <t>Son</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>11:34:51</t>
+  </si>
+  <si>
     <t>Dung</t>
   </si>
   <si>
     <t>Nguyễn Mạnh</t>
   </si>
   <si>
     <t>12:05:48</t>
   </si>
   <si>
-    <t>Kanghee</t>
-[...10 lines deleted...]
-  <si>
     <t>Andrew</t>
   </si>
   <si>
     <t>Turner</t>
   </si>
   <si>
     <t>11:48:44</t>
   </si>
   <si>
     <t>Anh</t>
   </si>
   <si>
     <t>Quyết Đặng</t>
   </si>
   <si>
     <t>12:13:47</t>
   </si>
   <si>
+    <t>Jean Pierre</t>
+  </si>
+  <si>
+    <t>Barnes</t>
+  </si>
+  <si>
+    <t>11:54:58</t>
+  </si>
+  <si>
     <t>12:14:00</t>
   </si>
   <si>
-    <t>Jean Pierre</t>
-[...7 lines deleted...]
-  <si>
     <t>Maruoka</t>
   </si>
   <si>
     <t>Shigeki</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>12:15:53</t>
   </si>
   <si>
     <t>Huy</t>
   </si>
   <si>
     <t>Hoang Nghiem</t>
   </si>
   <si>
     <t>11:55:14</t>
   </si>
   <si>
     <t>Phuong</t>
   </si>
   <si>
     <t>Nguyen Thi</t>
@@ -503,105 +503,105 @@
   <si>
     <t>Siew</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>13:49:35</t>
   </si>
   <si>
     <t>Thi Tieu Phuong</t>
   </si>
   <si>
     <t>13:51:50</t>
   </si>
   <si>
     <t>Nghia</t>
   </si>
   <si>
     <t>Nguyễn Thành</t>
   </si>
   <si>
     <t>13:00:54</t>
   </si>
   <si>
+    <t>Wai Teng</t>
+  </si>
+  <si>
+    <t>Lew</t>
+  </si>
+  <si>
+    <t>14:03:34</t>
+  </si>
+  <si>
     <t>Yoji</t>
   </si>
   <si>
     <t>Sakamoto</t>
   </si>
   <si>
     <t>坂本洋二</t>
   </si>
   <si>
     <t>13:09:10</t>
   </si>
   <si>
-    <t>Wai Teng</t>
-[...7 lines deleted...]
-  <si>
     <t>Ca</t>
   </si>
   <si>
     <t>Đặng</t>
   </si>
   <si>
     <t>13:14:53</t>
   </si>
   <si>
     <t>Thuy Nguyen</t>
   </si>
   <si>
     <t>14:03:45</t>
   </si>
   <si>
+    <t>Thao</t>
+  </si>
+  <si>
+    <t>Nguyen Hoang</t>
+  </si>
+  <si>
+    <t>13:15:27</t>
+  </si>
+  <si>
     <t>Monsicha</t>
   </si>
   <si>
     <t>Ngamvitayasiri</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>14:31:59</t>
-  </si>
-[...7 lines deleted...]
-    <t>13:15:27</t>
   </si>
   <si>
     <t>Jaime</t>
   </si>
   <si>
     <t>See</t>
   </si>
   <si>
     <t>14:38:14</t>
   </si>
   <si>
     <t>Hoài Giang Đoàn</t>
   </si>
   <si>
     <t>Chau</t>
   </si>
   <si>
     <t>13:16:28</t>
   </si>
   <si>
     <t>Vu</t>
   </si>
   <si>
     <t>Văn Hiếu</t>
   </si>
@@ -3049,214 +3049,214 @@
       </c>
       <c r="H23" s="2" t="s">
         <v>83</v>
       </c>
       <c r="I23" s="2">
         <v>11</v>
       </c>
       <c r="J23" s="2">
         <v>3</v>
       </c>
       <c r="K23" s="2">
         <v>70</v>
       </c>
       <c r="L23" s="2">
         <v>325</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
         <v>395</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
-        <v>105585</v>
+        <v>105542</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
-        <v>7188</v>
+        <v>7122</v>
       </c>
       <c r="F24" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="2" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="I24" s="2">
         <v>12</v>
       </c>
       <c r="J24" s="2">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="K24" s="2">
         <v>70</v>
       </c>
       <c r="L24" s="2">
-        <v>220</v>
+        <v>130</v>
       </c>
       <c r="M24" s="2">
         <v>0</v>
       </c>
       <c r="N24" s="2">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="2">
-        <v>105542</v>
+        <v>105585</v>
       </c>
       <c r="B25" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2">
-        <v>7122</v>
+        <v>7188</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I25" s="2">
         <v>12</v>
       </c>
       <c r="J25" s="2">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="K25" s="2">
         <v>70</v>
       </c>
       <c r="L25" s="2">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="M25" s="2">
         <v>0</v>
       </c>
       <c r="N25" s="2">
-        <v>200</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" s="2">
-        <v>111808</v>
+        <v>105586</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2">
-        <v>7210</v>
+        <v>7152</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>21</v>
+        <v>93</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I26" s="2">
         <v>13</v>
       </c>
       <c r="J26" s="2">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="K26" s="2">
         <v>70</v>
       </c>
       <c r="L26" s="2">
-        <v>125</v>
+        <v>210</v>
       </c>
       <c r="M26" s="2">
         <v>0</v>
       </c>
       <c r="N26" s="2">
-        <v>195</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" s="2">
-        <v>105586</v>
+        <v>111808</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>94</v>
+        <v>27</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2">
-        <v>7152</v>
+        <v>7210</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I27" s="2">
         <v>13</v>
       </c>
       <c r="J27" s="2">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="K27" s="2">
         <v>70</v>
       </c>
       <c r="L27" s="2">
-        <v>210</v>
+        <v>125</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
       <c r="N27" s="2">
-        <v>280</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
         <v>105587</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2">
         <v>7166</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>99</v>
       </c>
@@ -3301,130 +3301,130 @@
       </c>
       <c r="H29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="I29" s="2">
         <v>14</v>
       </c>
       <c r="J29" s="2">
         <v>13</v>
       </c>
       <c r="K29" s="2">
         <v>70</v>
       </c>
       <c r="L29" s="2">
         <v>120</v>
       </c>
       <c r="M29" s="2">
         <v>0</v>
       </c>
       <c r="N29" s="2">
         <v>190</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>111810</v>
+        <v>101853</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>102</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2">
-        <v>7126</v>
+        <v>7156</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I30" s="2">
         <v>15</v>
       </c>
       <c r="J30" s="2">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="K30" s="2">
         <v>70</v>
       </c>
       <c r="L30" s="2">
-        <v>115</v>
+        <v>190</v>
       </c>
       <c r="M30" s="2">
         <v>0</v>
       </c>
       <c r="N30" s="2">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>101853</v>
+        <v>111810</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2">
-        <v>7156</v>
+        <v>7126</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>106</v>
+        <v>21</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>107</v>
       </c>
       <c r="I31" s="2">
         <v>15</v>
       </c>
       <c r="J31" s="2">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="K31" s="2">
         <v>70</v>
       </c>
       <c r="L31" s="2">
-        <v>190</v>
+        <v>115</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
-        <v>260</v>
+        <v>185</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>105589</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2">
         <v>7082</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>110</v>
       </c>
@@ -3469,130 +3469,130 @@
       </c>
       <c r="H33" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I33" s="2">
         <v>16</v>
       </c>
       <c r="J33" s="2">
         <v>15</v>
       </c>
       <c r="K33" s="2">
         <v>70</v>
       </c>
       <c r="L33" s="2">
         <v>110</v>
       </c>
       <c r="M33" s="2">
         <v>0</v>
       </c>
       <c r="N33" s="2">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34" s="2">
-        <v>111812</v>
+        <v>105590</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>41</v>
+        <v>115</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2">
-        <v>7073</v>
+        <v>7190</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I34" s="2">
         <v>17</v>
       </c>
       <c r="J34" s="2">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="K34" s="2">
         <v>70</v>
       </c>
       <c r="L34" s="2">
-        <v>105</v>
+        <v>170</v>
       </c>
       <c r="M34" s="2">
         <v>0</v>
       </c>
       <c r="N34" s="2">
-        <v>175</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35" s="2">
-        <v>105590</v>
+        <v>111812</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>115</v>
+        <v>27</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2">
-        <v>7190</v>
+        <v>7073</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>117</v>
       </c>
       <c r="I35" s="2">
         <v>17</v>
       </c>
       <c r="J35" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="K35" s="2">
         <v>70</v>
       </c>
       <c r="L35" s="2">
-        <v>170</v>
+        <v>105</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
-        <v>240</v>
+        <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>111813</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>118</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>119</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
         <v>7095</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>121</v>
       </c>
@@ -4141,132 +4141,132 @@
       </c>
       <c r="H49" s="2" t="s">
         <v>162</v>
       </c>
       <c r="I49" s="2">
         <v>24</v>
       </c>
       <c r="J49" s="2">
         <v>22</v>
       </c>
       <c r="K49" s="2">
         <v>70</v>
       </c>
       <c r="L49" s="2">
         <v>90</v>
       </c>
       <c r="M49" s="2">
         <v>0</v>
       </c>
       <c r="N49" s="2">
         <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50" s="2">
-        <v>111819</v>
+        <v>103136</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>163</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="D50" s="2" t="s">
+      <c r="D50" s="2"/>
+      <c r="E50" s="2">
+        <v>7001</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H50" s="2" t="s">
         <v>165</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
       <c r="I50" s="2">
         <v>25</v>
       </c>
       <c r="J50" s="2">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="K50" s="2">
         <v>70</v>
       </c>
       <c r="L50" s="2">
-        <v>89</v>
+        <v>210</v>
       </c>
       <c r="M50" s="2">
         <v>0</v>
       </c>
       <c r="N50" s="2">
-        <v>159</v>
+        <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" s="2">
-        <v>103136</v>
+        <v>111819</v>
       </c>
       <c r="B51" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C51" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="C51" s="2" t="s">
+      <c r="D51" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="D51" s="2"/>
       <c r="E51" s="2">
-        <v>7001</v>
+        <v>7236</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>156</v>
+        <v>120</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>169</v>
       </c>
       <c r="I51" s="2">
         <v>25</v>
       </c>
       <c r="J51" s="2">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="K51" s="2">
         <v>70</v>
       </c>
       <c r="L51" s="2">
-        <v>210</v>
+        <v>89</v>
       </c>
       <c r="M51" s="2">
         <v>0</v>
       </c>
       <c r="N51" s="2">
-        <v>280</v>
+        <v>159</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" s="2">
         <v>111820</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>170</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>171</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2">
         <v>7037</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>172</v>
       </c>
@@ -4311,130 +4311,130 @@
       </c>
       <c r="H53" s="2" t="s">
         <v>174</v>
       </c>
       <c r="I53" s="2">
         <v>26</v>
       </c>
       <c r="J53" s="2">
         <v>11</v>
       </c>
       <c r="K53" s="2">
         <v>70</v>
       </c>
       <c r="L53" s="2">
         <v>200</v>
       </c>
       <c r="M53" s="2">
         <v>0</v>
       </c>
       <c r="N53" s="2">
         <v>270</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54" s="2">
-        <v>103183</v>
+        <v>111821</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2">
-        <v>7038</v>
+        <v>7150</v>
       </c>
       <c r="F54" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" s="2" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="I54" s="2">
         <v>27</v>
       </c>
       <c r="J54" s="2">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="K54" s="2">
         <v>70</v>
       </c>
       <c r="L54" s="2">
-        <v>190</v>
+        <v>87</v>
       </c>
       <c r="M54" s="2">
         <v>0</v>
       </c>
       <c r="N54" s="2">
-        <v>260</v>
+        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55" s="2">
-        <v>111821</v>
+        <v>103183</v>
       </c>
       <c r="B55" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C55" s="2" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2">
-        <v>7150</v>
+        <v>7038</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>21</v>
+        <v>180</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I55" s="2">
         <v>27</v>
       </c>
       <c r="J55" s="2">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="K55" s="2">
         <v>70</v>
       </c>
       <c r="L55" s="2">
-        <v>87</v>
+        <v>190</v>
       </c>
       <c r="M55" s="2">
         <v>0</v>
       </c>
       <c r="N55" s="2">
-        <v>157</v>
+        <v>260</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" s="2">
         <v>105599</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2">
         <v>7023</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>184</v>
       </c>
@@ -4744,51 +4744,51 @@
       <c r="L63" s="2">
         <v>82</v>
       </c>
       <c r="M63" s="2">
         <v>0</v>
       </c>
       <c r="N63" s="2">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="2">
         <v>111827</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>205</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2">
         <v>7102</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>206</v>
       </c>
       <c r="I64" s="2">
         <v>33</v>
       </c>
       <c r="J64" s="2">
         <v>3</v>
       </c>
       <c r="K64" s="2">
         <v>70</v>
       </c>
       <c r="L64" s="2">
         <v>225</v>
       </c>
       <c r="M64" s="2">
         <v>0</v>
       </c>
       <c r="N64" s="2">
         <v>295</v>
       </c>
@@ -5290,51 +5290,51 @@
       <c r="L76" s="2">
         <v>71</v>
       </c>
       <c r="M76" s="2">
         <v>0</v>
       </c>
       <c r="N76" s="2">
         <v>141</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77" s="2">
         <v>111840</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D77" s="2"/>
       <c r="E77" s="2">
         <v>7066</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>242</v>
       </c>
       <c r="I77" s="2">
         <v>46</v>
       </c>
       <c r="J77" s="2">
         <v>5</v>
       </c>
       <c r="K77" s="2">
         <v>70</v>
       </c>
       <c r="L77" s="2">
         <v>175</v>
       </c>
       <c r="M77" s="2">
         <v>0</v>
       </c>
       <c r="N77" s="2">
         <v>245</v>
       </c>
@@ -6130,51 +6130,51 @@
       <c r="L96" s="2">
         <v>58</v>
       </c>
       <c r="M96" s="2">
         <v>0</v>
       </c>
       <c r="N96" s="2">
         <v>128</v>
       </c>
     </row>
     <row r="97" spans="1:14">
       <c r="A97" s="2">
         <v>108344</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>298</v>
       </c>
       <c r="D97" s="2"/>
       <c r="E97" s="2">
         <v>7001</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>299</v>
       </c>
       <c r="I97" s="2">
         <v>65</v>
       </c>
       <c r="J97" s="2">
         <v>55</v>
       </c>
       <c r="K97" s="2">
         <v>70</v>
       </c>
       <c r="L97" s="2">
         <v>57</v>
       </c>
       <c r="M97" s="2">
         <v>0</v>
       </c>
       <c r="N97" s="2">
         <v>127</v>
       </c>
@@ -6508,93 +6508,93 @@
       <c r="L105" s="2">
         <v>49</v>
       </c>
       <c r="M105" s="2">
         <v>0</v>
       </c>
       <c r="N105" s="2">
         <v>119</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106" s="2">
         <v>111868</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>317</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>318</v>
       </c>
       <c r="D106" s="2"/>
       <c r="E106" s="2">
         <v>7029</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G106" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="2" t="s">
         <v>319</v>
       </c>
       <c r="I106" s="2">
         <v>74</v>
       </c>
       <c r="J106" s="2">
         <v>64</v>
       </c>
       <c r="K106" s="2">
         <v>70</v>
       </c>
       <c r="L106" s="2">
         <v>48</v>
       </c>
       <c r="M106" s="2">
         <v>0</v>
       </c>
       <c r="N106" s="2">
         <v>118</v>
       </c>
     </row>
     <row r="107" spans="1:14">
       <c r="A107" s="2">
         <v>111869</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>320</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>321</v>
       </c>
       <c r="D107" s="2"/>
       <c r="E107" s="2">
         <v>7028</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G107" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H107" s="2" t="s">
         <v>319</v>
       </c>
       <c r="I107" s="2">
         <v>75</v>
       </c>
       <c r="J107" s="2">
         <v>65</v>
       </c>
       <c r="K107" s="2">
         <v>70</v>
       </c>
       <c r="L107" s="2">
         <v>47</v>
       </c>
       <c r="M107" s="2">
         <v>0</v>
       </c>
       <c r="N107" s="2">
         <v>117</v>
       </c>
@@ -6676,51 +6676,51 @@
       <c r="L109" s="2">
         <v>46</v>
       </c>
       <c r="M109" s="2">
         <v>0</v>
       </c>
       <c r="N109" s="2">
         <v>116</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110" s="2">
         <v>111872</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>328</v>
       </c>
       <c r="D110" s="2"/>
       <c r="E110" s="2">
         <v>7084</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G110" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>329</v>
       </c>
       <c r="I110" s="2">
         <v>78</v>
       </c>
       <c r="J110" s="2">
         <v>67</v>
       </c>
       <c r="K110" s="2">
         <v>70</v>
       </c>
       <c r="L110" s="2">
         <v>45</v>
       </c>
       <c r="M110" s="2">
         <v>0</v>
       </c>
       <c r="N110" s="2">
         <v>115</v>
       </c>
@@ -7138,51 +7138,51 @@
       <c r="L120" s="2">
         <v>36</v>
       </c>
       <c r="M120" s="2">
         <v>0</v>
       </c>
       <c r="N120" s="2">
         <v>106</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" s="2">
         <v>111883</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>356</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>357</v>
       </c>
       <c r="D121" s="2"/>
       <c r="E121" s="2">
         <v>7025</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G121" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H121" s="2" t="s">
         <v>358</v>
       </c>
       <c r="I121" s="2">
         <v>89</v>
       </c>
       <c r="J121" s="2">
         <v>77</v>
       </c>
       <c r="K121" s="2">
         <v>70</v>
       </c>
       <c r="L121" s="2">
         <v>35</v>
       </c>
       <c r="M121" s="2">
         <v>0</v>
       </c>
       <c r="N121" s="2">
         <v>105</v>
       </c>
@@ -7516,51 +7516,51 @@
       <c r="L129" s="2">
         <v>28</v>
       </c>
       <c r="M129" s="2">
         <v>0</v>
       </c>
       <c r="N129" s="2">
         <v>98</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" s="2">
         <v>111892</v>
       </c>
       <c r="B130" s="2" t="s">
         <v>380</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>381</v>
       </c>
       <c r="D130" s="2"/>
       <c r="E130" s="2">
         <v>7026</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G130" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>382</v>
       </c>
       <c r="I130" s="2">
         <v>98</v>
       </c>
       <c r="J130" s="2">
         <v>85</v>
       </c>
       <c r="K130" s="2">
         <v>70</v>
       </c>
       <c r="L130" s="2">
         <v>27</v>
       </c>
       <c r="M130" s="2">
         <v>0</v>
       </c>
       <c r="N130" s="2">
         <v>97</v>
       </c>
@@ -8188,51 +8188,51 @@
       <c r="L145" s="2">
         <v>13</v>
       </c>
       <c r="M145" s="2">
         <v>0</v>
       </c>
       <c r="N145" s="2">
         <v>83</v>
       </c>
     </row>
     <row r="146" spans="1:14">
       <c r="A146" s="2">
         <v>108355</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>421</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>422</v>
       </c>
       <c r="D146" s="2"/>
       <c r="E146" s="2">
         <v>7161</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="G146" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="2" t="s">
         <v>423</v>
       </c>
       <c r="I146" s="2">
         <v>114</v>
       </c>
       <c r="J146" s="2">
         <v>100</v>
       </c>
       <c r="K146" s="2">
         <v>70</v>
       </c>
       <c r="L146" s="2">
         <v>12</v>
       </c>
       <c r="M146" s="2">
         <v>0</v>
       </c>
       <c r="N146" s="2">
         <v>82</v>
       </c>
@@ -8356,51 +8356,51 @@
       <c r="L149" s="2">
         <v>10</v>
       </c>
       <c r="M149" s="2">
         <v>0</v>
       </c>
       <c r="N149" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="150" spans="1:14">
       <c r="A150" s="2">
         <v>111912</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>433</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>434</v>
       </c>
       <c r="D150" s="2"/>
       <c r="E150" s="2">
         <v>7067</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G150" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H150" s="2" t="s">
         <v>435</v>
       </c>
       <c r="I150" s="2">
         <v>118</v>
       </c>
       <c r="J150" s="2">
         <v>15</v>
       </c>
       <c r="K150" s="2">
         <v>70</v>
       </c>
       <c r="L150" s="2">
         <v>105</v>
       </c>
       <c r="M150" s="2">
         <v>0</v>
       </c>
       <c r="N150" s="2">
         <v>175</v>
       </c>
@@ -9406,51 +9406,51 @@
       <c r="L174" s="2">
         <v>10</v>
       </c>
       <c r="M174" s="2">
         <v>0</v>
       </c>
       <c r="N174" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="175" spans="1:14">
       <c r="A175" s="2">
         <v>111937</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>492</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>493</v>
       </c>
       <c r="D175" s="2"/>
       <c r="E175" s="2">
         <v>7202</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="2" t="s">
         <v>494</v>
       </c>
       <c r="I175" s="2">
         <v>143</v>
       </c>
       <c r="J175" s="2">
         <v>124</v>
       </c>
       <c r="K175" s="2">
         <v>70</v>
       </c>
       <c r="L175" s="2">
         <v>10</v>
       </c>
       <c r="M175" s="2">
         <v>0</v>
       </c>
       <c r="N175" s="2">
         <v>80</v>
       </c>
@@ -9532,51 +9532,51 @@
       <c r="L177" s="2">
         <v>10</v>
       </c>
       <c r="M177" s="2">
         <v>0</v>
       </c>
       <c r="N177" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="178" spans="1:14">
       <c r="A178" s="2">
         <v>111940</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>500</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>501</v>
       </c>
       <c r="D178" s="2"/>
       <c r="E178" s="2">
         <v>7179</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="2" t="s">
         <v>502</v>
       </c>
       <c r="I178" s="2">
         <v>146</v>
       </c>
       <c r="J178" s="2">
         <v>127</v>
       </c>
       <c r="K178" s="2">
         <v>70</v>
       </c>
       <c r="L178" s="2">
         <v>10</v>
       </c>
       <c r="M178" s="2">
         <v>0</v>
       </c>
       <c r="N178" s="2">
         <v>80</v>
       </c>
@@ -9903,51 +9903,51 @@
       </c>
       <c r="J186" s="2">
         <v>133</v>
       </c>
       <c r="K186" s="2">
         <v>70</v>
       </c>
       <c r="L186" s="2">
         <v>10</v>
       </c>
       <c r="M186" s="2">
         <v>0</v>
       </c>
       <c r="N186" s="2">
         <v>80</v>
       </c>
     </row>
     <row r="187" spans="1:14">
       <c r="A187" s="2">
         <v>111949</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>526</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="D187" s="2"/>
       <c r="E187" s="2">
         <v>7196</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G187" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>527</v>
       </c>
       <c r="I187" s="2">
         <v>155</v>
       </c>
       <c r="J187" s="2">
         <v>22</v>
       </c>
       <c r="K187" s="2">
         <v>70</v>
       </c>
       <c r="L187" s="2">
         <v>94</v>