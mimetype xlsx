--- v1 (2026-03-03)
+++ v2 (2026-06-30)
@@ -131,74 +131,74 @@
   <si>
     <t>Sergei</t>
   </si>
   <si>
     <t>Yakovlev</t>
   </si>
   <si>
     <t>ЯКОВЛЕВ</t>
   </si>
   <si>
     <t>06:48:33</t>
   </si>
   <si>
     <t>Marina</t>
   </si>
   <si>
     <t>Abildaeva</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>07:17:06</t>
   </si>
   <si>
+    <t>Pavel</t>
+  </si>
+  <si>
+    <t>Artyushenko</t>
+  </si>
+  <si>
+    <t>АРТЮШЕНКО</t>
+  </si>
+  <si>
+    <t>07:08:00</t>
+  </si>
+  <si>
     <t>Pablo</t>
   </si>
   <si>
     <t>Diago Gonzalez</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>07:20:15</t>
   </si>
   <si>
-    <t>Pavel</t>
-[...10 lines deleted...]
-  <si>
     <t>Duman</t>
   </si>
   <si>
     <t>Beissenayev</t>
   </si>
   <si>
     <t>07:32:55</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>Karyukin</t>
   </si>
   <si>
     <t>КАРЮКИН</t>
   </si>
   <si>
     <t>07:22:42</t>
   </si>
   <si>
     <t>Mikhail</t>
   </si>
   <si>
     <t>Nikonov</t>
@@ -227,71 +227,71 @@
   <si>
     <t>07:51:37</t>
   </si>
   <si>
     <t>Bakhyt</t>
   </si>
   <si>
     <t>Kabylbekov</t>
   </si>
   <si>
     <t>07:58:01</t>
   </si>
   <si>
     <t>Dmitriy</t>
   </si>
   <si>
     <t>Pichugin</t>
   </si>
   <si>
     <t>Пичугин Дмитрий</t>
   </si>
   <si>
     <t>07:38:07</t>
   </si>
   <si>
+    <t>Oleg</t>
+  </si>
+  <si>
+    <t>Trifonov</t>
+  </si>
+  <si>
+    <t>Kyrgyzstan</t>
+  </si>
+  <si>
+    <t>08:04:49</t>
+  </si>
+  <si>
     <t>Kuvshinnikov</t>
   </si>
   <si>
     <t>Кувшинников Михаил</t>
   </si>
   <si>
     <t>07:43:11</t>
   </si>
   <si>
-    <t>Oleg</t>
-[...10 lines deleted...]
-  <si>
     <t>Dauit</t>
   </si>
   <si>
     <t>Zhanbolat</t>
   </si>
   <si>
     <t>08:14:51</t>
   </si>
   <si>
     <t>Yevgeniy</t>
   </si>
   <si>
     <t>Nepsha</t>
   </si>
   <si>
     <t>НЕПША</t>
   </si>
   <si>
     <t>07:44:27</t>
   </si>
   <si>
     <t>Yelena</t>
   </si>
   <si>
     <t>Mitrofanova</t>
@@ -347,63 +347,63 @@
   <si>
     <t>09:48:17</t>
   </si>
   <si>
     <t>Olivia</t>
   </si>
   <si>
     <t>Otto</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>10:26:39</t>
   </si>
   <si>
     <t>Bernd</t>
   </si>
   <si>
     <t>Hesselmann</t>
   </si>
   <si>
     <t>08:41:38</t>
   </si>
   <si>
+    <t>Olesya</t>
+  </si>
+  <si>
+    <t>Shilenko</t>
+  </si>
+  <si>
+    <t>ШИЛЕНКО</t>
+  </si>
+  <si>
+    <t>10:51:51</t>
+  </si>
+  <si>
     <t>08:43:01</t>
-  </si>
-[...10 lines deleted...]
-    <t>10:51:51</t>
   </si>
   <si>
     <t>Nartov</t>
   </si>
   <si>
     <t>Михаил Нартов</t>
   </si>
   <si>
     <t>08:51:22</t>
   </si>
   <si>
     <t>Kazybek</t>
   </si>
   <si>
     <t>Miiarov</t>
   </si>
   <si>
     <t>08:55:13</t>
   </si>
   <si>
     <t>Tony</t>
   </si>
   <si>
     <t>Galietti</t>
   </si>
@@ -1146,132 +1146,132 @@
       </c>
       <c r="H7" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="2">
         <v>3</v>
       </c>
       <c r="J7" s="2">
         <v>1</v>
       </c>
       <c r="K7" s="2">
         <v>100</v>
       </c>
       <c r="L7" s="2">
         <v>400</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>102409</v>
+        <v>104829</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="D8" s="2"/>
+      <c r="D8" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="E8" s="2">
-        <v>1049</v>
+        <v>659</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I8" s="2">
         <v>4</v>
       </c>
       <c r="J8" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K8" s="2">
         <v>100</v>
       </c>
       <c r="L8" s="2">
-        <v>325</v>
+        <v>300</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
-        <v>425</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>104829</v>
+        <v>102409</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="2"/>
+      <c r="E9" s="2">
+        <v>1049</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I9" s="2">
         <v>4</v>
       </c>
       <c r="J9" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K9" s="2">
         <v>100</v>
       </c>
       <c r="L9" s="2">
-        <v>300</v>
+        <v>325</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
-        <v>400</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
         <v>109144</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>48</v>
       </c>
       <c r="D10" s="2"/>
       <c r="E10" s="2">
         <v>1029</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I10" s="2">
         <v>5</v>
@@ -1564,132 +1564,132 @@
       </c>
       <c r="H17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>8</v>
       </c>
       <c r="K17" s="2">
         <v>100</v>
       </c>
       <c r="L17" s="2">
         <v>230</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
       <c r="N17" s="2">
         <v>330</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="2">
-        <v>100862</v>
+        <v>109148</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="D18" s="2" t="s">
         <v>72</v>
       </c>
+      <c r="D18" s="2"/>
       <c r="E18" s="2">
-        <v>672</v>
+        <v>1069</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I18" s="2">
         <v>9</v>
       </c>
       <c r="J18" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K18" s="2">
         <v>100</v>
       </c>
       <c r="L18" s="2">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="M18" s="2">
         <v>0</v>
       </c>
       <c r="N18" s="2">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" s="2">
-        <v>109148</v>
+        <v>100862</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="D19" s="2"/>
+      <c r="D19" s="2" t="s">
+        <v>76</v>
+      </c>
       <c r="E19" s="2">
-        <v>1069</v>
+        <v>672</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="2">
         <v>9</v>
       </c>
       <c r="J19" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="K19" s="2">
         <v>100</v>
       </c>
       <c r="L19" s="2">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="M19" s="2">
         <v>0</v>
       </c>
       <c r="N19" s="2">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" s="2">
         <v>109149</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2">
         <v>1003</v>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="I20" s="2">
         <v>10</v>
@@ -1781,51 +1781,51 @@
       </c>
       <c r="I22" s="2">
         <v>11</v>
       </c>
       <c r="J22" s="2">
         <v>1</v>
       </c>
       <c r="K22" s="2">
         <v>100</v>
       </c>
       <c r="L22" s="2">
         <v>400</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
         <v>109150</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
         <v>1050</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I23" s="2">
         <v>11</v>
       </c>
       <c r="J23" s="2">
         <v>10</v>
       </c>
       <c r="K23" s="2">
         <v>100</v>
       </c>
       <c r="L23" s="2">
@@ -2066,134 +2066,134 @@
       </c>
       <c r="H29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I29" s="2">
         <v>14</v>
       </c>
       <c r="J29" s="2">
         <v>13</v>
       </c>
       <c r="K29" s="2">
         <v>100</v>
       </c>
       <c r="L29" s="2">
         <v>180</v>
       </c>
       <c r="M29" s="2">
         <v>0</v>
       </c>
       <c r="N29" s="2">
         <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
-        <v>100859</v>
+        <v>104837</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="E30" s="2">
-        <v>1047</v>
+        <v>634</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I30" s="2">
         <v>15</v>
       </c>
       <c r="J30" s="2">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="K30" s="2">
         <v>100</v>
       </c>
       <c r="L30" s="2">
-        <v>170</v>
+        <v>275</v>
       </c>
       <c r="M30" s="2">
         <v>0</v>
       </c>
       <c r="N30" s="2">
-        <v>270</v>
+        <v>375</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="2">
-        <v>104837</v>
+        <v>100859</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>112</v>
+        <v>67</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="E31" s="2">
-        <v>634</v>
+        <v>1047</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I31" s="2">
         <v>15</v>
       </c>
       <c r="J31" s="2">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="K31" s="2">
         <v>100</v>
       </c>
       <c r="L31" s="2">
-        <v>275</v>
+        <v>170</v>
       </c>
       <c r="M31" s="2">
         <v>0</v>
       </c>
       <c r="N31" s="2">
-        <v>375</v>
+        <v>270</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" s="2">
         <v>100871</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="E32" s="2">
         <v>1034</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="2" t="s">