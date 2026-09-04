--- v2 (2026-06-30)
+++ v3 (2026-09-04)
@@ -269,126 +269,126 @@
   <si>
     <t>07:43:11</t>
   </si>
   <si>
     <t>Dauit</t>
   </si>
   <si>
     <t>Zhanbolat</t>
   </si>
   <si>
     <t>08:14:51</t>
   </si>
   <si>
     <t>Yevgeniy</t>
   </si>
   <si>
     <t>Nepsha</t>
   </si>
   <si>
     <t>НЕПША</t>
   </si>
   <si>
     <t>07:44:27</t>
   </si>
   <si>
+    <t>Yevseyev</t>
+  </si>
+  <si>
+    <t>08:24:46</t>
+  </si>
+  <si>
     <t>Yelena</t>
   </si>
   <si>
     <t>Mitrofanova</t>
   </si>
   <si>
     <t>МИТРОФАНОВА</t>
   </si>
   <si>
     <t>07:59:39</t>
   </si>
   <si>
-    <t>Yevseyev</t>
-[...4 lines deleted...]
-  <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Shabelyanov</t>
   </si>
   <si>
     <t>08:39:23</t>
   </si>
   <si>
     <t>Alena</t>
   </si>
   <si>
     <t>Shevchuk</t>
   </si>
   <si>
     <t>ШЕВЧУК</t>
   </si>
   <si>
     <t>09:06:38</t>
   </si>
   <si>
     <t>Saparbek</t>
   </si>
   <si>
     <t>Bakhirdinov</t>
   </si>
   <si>
     <t>08:41:36</t>
   </si>
   <si>
     <t>Kunnei</t>
   </si>
   <si>
     <t>Zhakarova</t>
   </si>
   <si>
     <t>09:48:17</t>
   </si>
   <si>
+    <t>Bernd</t>
+  </si>
+  <si>
+    <t>Hesselmann</t>
+  </si>
+  <si>
+    <t>08:41:38</t>
+  </si>
+  <si>
     <t>Olivia</t>
   </si>
   <si>
     <t>Otto</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>10:26:39</t>
-  </si>
-[...7 lines deleted...]
-    <t>08:41:38</t>
   </si>
   <si>
     <t>Olesya</t>
   </si>
   <si>
     <t>Shilenko</t>
   </si>
   <si>
     <t>ШИЛЕНКО</t>
   </si>
   <si>
     <t>10:51:51</t>
   </si>
   <si>
     <t>08:43:01</t>
   </si>
   <si>
     <t>Nartov</t>
   </si>
   <si>
     <t>Михаил Нартов</t>
   </si>
   <si>
     <t>08:51:22</t>
   </si>
@@ -1734,130 +1734,130 @@
       </c>
       <c r="H21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I21" s="2">
         <v>10</v>
       </c>
       <c r="J21" s="2">
         <v>10</v>
       </c>
       <c r="K21" s="2">
         <v>100</v>
       </c>
       <c r="L21" s="2">
         <v>210</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>310</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="2">
-        <v>104834</v>
+        <v>109150</v>
       </c>
       <c r="B22" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="2" t="s">
+      <c r="D22" s="2"/>
+      <c r="E22" s="2">
+        <v>1050</v>
+      </c>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I22" s="2">
         <v>11</v>
       </c>
       <c r="J22" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="K22" s="2">
         <v>100</v>
       </c>
       <c r="L22" s="2">
-        <v>400</v>
+        <v>210</v>
       </c>
       <c r="M22" s="2">
         <v>0</v>
       </c>
       <c r="N22" s="2">
-        <v>500</v>
+        <v>310</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="2">
-        <v>109150</v>
+        <v>104834</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="C23" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="D23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D23" s="2"/>
       <c r="E23" s="2">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="F23" s="2"/>
+        <v>629</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="G23" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I23" s="2">
         <v>11</v>
       </c>
       <c r="J23" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K23" s="2">
         <v>100</v>
       </c>
       <c r="L23" s="2">
-        <v>210</v>
+        <v>400</v>
       </c>
       <c r="M23" s="2">
         <v>0</v>
       </c>
       <c r="N23" s="2">
-        <v>310</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="2">
         <v>109151</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
         <v>1010</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="I24" s="2">
         <v>12</v>
@@ -1984,128 +1984,128 @@
       </c>
       <c r="H27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="I27" s="2">
         <v>13</v>
       </c>
       <c r="J27" s="2">
         <v>3</v>
       </c>
       <c r="K27" s="2">
         <v>100</v>
       </c>
       <c r="L27" s="2">
         <v>325</v>
       </c>
       <c r="M27" s="2">
         <v>0</v>
       </c>
       <c r="N27" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" s="2">
-        <v>104836</v>
+        <v>109153</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="F28" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="2" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I28" s="2">
         <v>14</v>
       </c>
       <c r="J28" s="2">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="K28" s="2">
         <v>100</v>
       </c>
       <c r="L28" s="2">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="M28" s="2">
         <v>0</v>
       </c>
       <c r="N28" s="2">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" s="2">
-        <v>109153</v>
+        <v>104836</v>
       </c>
       <c r="B29" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2">
-        <v>1043</v>
-[...1 lines deleted...]
-      <c r="F29" s="2"/>
+        <v>638</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>109</v>
+      </c>
       <c r="G29" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I29" s="2">
         <v>14</v>
       </c>
       <c r="J29" s="2">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="K29" s="2">
         <v>100</v>
       </c>
       <c r="L29" s="2">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="M29" s="2">
         <v>0</v>
       </c>
       <c r="N29" s="2">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" s="2">
         <v>104837</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="E30" s="2">
         <v>634</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H30" s="2" t="s">
@@ -2329,51 +2329,51 @@
         <v>100</v>
       </c>
       <c r="L35" s="2">
         <v>130</v>
       </c>
       <c r="M35" s="2">
         <v>0</v>
       </c>
       <c r="N35" s="2">
         <v>230</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" s="2">
         <v>101866</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="I36" s="2">
         <v>23</v>
       </c>
       <c r="J36" s="2">
         <v>19</v>
       </c>
       <c r="K36" s="2">
         <v>100</v>
       </c>
       <c r="L36" s="2">
         <v>120</v>
       </c>
       <c r="M36" s="2">
         <v>0</v>
       </c>
       <c r="N36" s="2">
         <v>220</v>
       </c>