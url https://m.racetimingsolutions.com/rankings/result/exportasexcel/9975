--- v0 (2026-01-02)
+++ v1 (2026-04-30)
@@ -104,184 +104,184 @@
   <si>
     <t>17:45:00</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
     <t>Rambla</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Sirisak</t>
   </si>
   <si>
     <t>Namyota</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>22:16:59</t>
   </si>
   <si>
+    <t>Jumnong</t>
+  </si>
+  <si>
+    <t>Taonak</t>
+  </si>
+  <si>
+    <t>22:17:1.2000000000116</t>
+  </si>
+  <si>
     <t>TLK</t>
   </si>
   <si>
     <t>Condo</t>
   </si>
   <si>
     <t>Laos</t>
   </si>
   <si>
     <t>17:50:00</t>
   </si>
   <si>
-    <t>Jumnong</t>
-[...5 lines deleted...]
-    <t>22:17:1.2000000000116</t>
+    <t>Keobounmy</t>
+  </si>
+  <si>
+    <t>Souvanasin</t>
+  </si>
+  <si>
+    <t>22:19:24.39999999998</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Mclean</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>20:07:00</t>
-  </si>
-[...7 lines deleted...]
-    <t>22:19:24.39999999998</t>
   </si>
   <si>
     <t>Amorn</t>
   </si>
   <si>
     <t>Kimnguan</t>
   </si>
   <si>
     <t>22:57:35.600000000006</t>
   </si>
   <si>
     <t>Sukrit</t>
   </si>
   <si>
     <t>Kaewyoun</t>
   </si>
   <si>
     <t>4
 5</t>
   </si>
   <si>
     <t>21:00:00</t>
   </si>
   <si>
+    <t>Roger</t>
+  </si>
+  <si>
+    <t>Suter</t>
+  </si>
+  <si>
+    <t>21:01:00</t>
+  </si>
+  <si>
     <t>Canh</t>
   </si>
   <si>
     <t>Nguyen Thanh</t>
   </si>
   <si>
     <t>Nguyễn Thanh Cảnh</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>23:01:12.600000000006</t>
   </si>
   <si>
-    <t>Roger</t>
-[...7 lines deleted...]
-  <si>
     <t>Supeeraphan</t>
   </si>
   <si>
     <t>Sreeduangjan</t>
   </si>
   <si>
     <t>23:57:39.399999999994</t>
   </si>
   <si>
     <t>Gert-Jan</t>
   </si>
   <si>
     <t>Langhuis</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>21:01:30</t>
   </si>
   <si>
+    <t>Siokhar</t>
+  </si>
+  <si>
+    <t>Lim</t>
+  </si>
+  <si>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>21:01:40</t>
+  </si>
+  <si>
     <t>Irish</t>
   </si>
   <si>
     <t xml:space="preserve">Glorioso </t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
-    <t>Female</t>
-[...1 lines deleted...]
-  <si>
     <t>24:48:13.100000000035</t>
-  </si>
-[...10 lines deleted...]
-    <t>21:01:40</t>
   </si>
   <si>
     <t>Nai</t>
   </si>
   <si>
     <t>Hamoo</t>
   </si>
   <si>
     <t>21:01:50</t>
   </si>
   <si>
     <t>Ittipon</t>
   </si>
   <si>
     <t>Uppapong</t>
   </si>
   <si>
     <t>25:09:33.900000000023</t>
   </si>
   <si>
     <t>Tuan</t>
   </si>
   <si>
     <t>Buathong</t>
   </si>
@@ -959,190 +959,190 @@
       </c>
       <c r="H5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="2">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>2</v>
       </c>
       <c r="K5" s="2">
         <v>100</v>
       </c>
       <c r="L5" s="2">
         <v>350</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>112291</v>
+        <v>121729</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2">
-        <v>3</v>
+        <v>80019</v>
       </c>
       <c r="F6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="I6" s="2">
         <v>3</v>
       </c>
       <c r="J6" s="2">
         <v>3</v>
       </c>
       <c r="K6" s="2">
         <v>100</v>
       </c>
       <c r="L6" s="2">
         <v>325</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>121729</v>
+        <v>112291</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
-        <v>80019</v>
+        <v>3</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="2">
         <v>3</v>
       </c>
       <c r="J7" s="2">
         <v>3</v>
       </c>
       <c r="K7" s="2">
         <v>100</v>
       </c>
       <c r="L7" s="2">
         <v>325</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>108402</v>
+        <v>121730</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
-        <v>7</v>
+        <v>80004</v>
       </c>
       <c r="F8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I8" s="2">
         <v>4</v>
       </c>
       <c r="J8" s="2">
         <v>4</v>
       </c>
       <c r="K8" s="2">
         <v>100</v>
       </c>
       <c r="L8" s="2">
         <v>300</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>121730</v>
+        <v>108402</v>
       </c>
       <c r="B9" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
-        <v>80004</v>
+        <v>7</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="2">
         <v>4</v>
       </c>
       <c r="J9" s="2">
         <v>4</v>
       </c>
       <c r="K9" s="2">
         <v>100</v>
       </c>
       <c r="L9" s="2">
         <v>300</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
         <v>400</v>
       </c>
@@ -1211,118 +1211,118 @@
       </c>
       <c r="H11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I11" s="2">
         <v>5</v>
       </c>
       <c r="J11" s="2">
         <v>6</v>
       </c>
       <c r="K11" s="2">
         <v>100</v>
       </c>
       <c r="L11" s="2">
         <v>275</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
-        <v>115642</v>
+        <v>112292</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="2"/>
+      <c r="E12" s="2">
+        <v>5</v>
+      </c>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I12" s="2">
         <v>6</v>
       </c>
       <c r="J12" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K12" s="2">
         <v>100</v>
       </c>
       <c r="L12" s="2">
         <v>250</v>
       </c>
       <c r="M12" s="2">
         <v>0</v>
       </c>
       <c r="N12" s="2">
         <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" s="2">
-        <v>112292</v>
+        <v>115642</v>
       </c>
       <c r="B13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="E13" s="2">
+        <v>80025</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="2"/>
-[...3 lines deleted...]
-      <c r="F13" s="2"/>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I13" s="2">
         <v>6</v>
       </c>
       <c r="J13" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K13" s="2">
         <v>100</v>
       </c>
       <c r="L13" s="2">
         <v>250</v>
       </c>
       <c r="M13" s="2">
         <v>0</v>
       </c>
       <c r="N13" s="2">
         <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" s="2">
         <v>102628</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>60</v>
       </c>
       <c r="D14" s="2"/>
@@ -1379,103 +1379,103 @@
       </c>
       <c r="H15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="2">
         <v>7</v>
       </c>
       <c r="J15" s="2">
         <v>8</v>
       </c>
       <c r="K15" s="2">
         <v>100</v>
       </c>
       <c r="L15" s="2">
         <v>240</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
         <v>340</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>119166</v>
+        <v>103137</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
-        <v>80024</v>
+        <v>8</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I16" s="2">
         <v>8</v>
       </c>
       <c r="J16" s="2">
         <v>1</v>
       </c>
       <c r="K16" s="2">
         <v>100</v>
       </c>
       <c r="L16" s="2">
         <v>400</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>103137</v>
+        <v>119166</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2">
-        <v>8</v>
+        <v>80024</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>1</v>
       </c>
       <c r="K17" s="2">
         <v>100</v>
       </c>
       <c r="L17" s="2">
         <v>400</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
@@ -1602,51 +1602,51 @@
       <c r="L20" s="2">
         <v>220</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
       <c r="N20" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>121318</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2">
         <v>80026</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="I21" s="2">
         <v>11</v>
       </c>
       <c r="J21" s="2">
         <v>2</v>
       </c>
       <c r="K21" s="2">
         <v>100</v>
       </c>
       <c r="L21" s="2">
         <v>350</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>450</v>
       </c>