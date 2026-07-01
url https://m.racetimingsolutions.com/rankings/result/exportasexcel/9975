--- v1 (2026-04-30)
+++ v2 (2026-07-01)
@@ -104,184 +104,184 @@
   <si>
     <t>17:45:00</t>
   </si>
   <si>
     <t>Salvador</t>
   </si>
   <si>
     <t>Rambla</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Sirisak</t>
   </si>
   <si>
     <t>Namyota</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>22:16:59</t>
   </si>
   <si>
+    <t>TLK</t>
+  </si>
+  <si>
+    <t>Condo</t>
+  </si>
+  <si>
+    <t>Laos</t>
+  </si>
+  <si>
+    <t>17:50:00</t>
+  </si>
+  <si>
     <t>Jumnong</t>
   </si>
   <si>
     <t>Taonak</t>
   </si>
   <si>
     <t>22:17:1.2000000000116</t>
   </si>
   <si>
-    <t>TLK</t>
-[...8 lines deleted...]
-    <t>17:50:00</t>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Mclean</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>20:07:00</t>
   </si>
   <si>
     <t>Keobounmy</t>
   </si>
   <si>
     <t>Souvanasin</t>
   </si>
   <si>
     <t>22:19:24.39999999998</t>
-  </si>
-[...19 lines deleted...]
-    <t>22:57:35.600000000006</t>
   </si>
   <si>
     <t>Sukrit</t>
   </si>
   <si>
     <t>Kaewyoun</t>
   </si>
   <si>
     <t>4
 5</t>
   </si>
   <si>
     <t>21:00:00</t>
   </si>
   <si>
+    <t>Amorn</t>
+  </si>
+  <si>
+    <t>Kimnguan</t>
+  </si>
+  <si>
+    <t>22:57:35.600000000006</t>
+  </si>
+  <si>
     <t>Roger</t>
   </si>
   <si>
     <t>Suter</t>
   </si>
   <si>
     <t>21:01:00</t>
   </si>
   <si>
     <t>Canh</t>
   </si>
   <si>
     <t>Nguyen Thanh</t>
   </si>
   <si>
     <t>Nguyễn Thanh Cảnh</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>23:01:12.600000000006</t>
   </si>
   <si>
     <t>Supeeraphan</t>
   </si>
   <si>
     <t>Sreeduangjan</t>
   </si>
   <si>
     <t>23:57:39.399999999994</t>
   </si>
   <si>
     <t>Gert-Jan</t>
   </si>
   <si>
     <t>Langhuis</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>21:01:30</t>
   </si>
   <si>
+    <t>Irish</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Glorioso </t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>24:48:13.100000000035</t>
+  </si>
+  <si>
     <t>Siokhar</t>
   </si>
   <si>
     <t>Lim</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>Female</t>
-[...1 lines deleted...]
-  <si>
     <t>21:01:40</t>
-  </si>
-[...10 lines deleted...]
-    <t>24:48:13.100000000035</t>
   </si>
   <si>
     <t>Nai</t>
   </si>
   <si>
     <t>Hamoo</t>
   </si>
   <si>
     <t>21:01:50</t>
   </si>
   <si>
     <t>Ittipon</t>
   </si>
   <si>
     <t>Uppapong</t>
   </si>
   <si>
     <t>25:09:33.900000000023</t>
   </si>
   <si>
     <t>Tuan</t>
   </si>
   <si>
     <t>Buathong</t>
   </si>
@@ -959,286 +959,286 @@
       </c>
       <c r="H5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I5" s="2">
         <v>2</v>
       </c>
       <c r="J5" s="2">
         <v>2</v>
       </c>
       <c r="K5" s="2">
         <v>100</v>
       </c>
       <c r="L5" s="2">
         <v>350</v>
       </c>
       <c r="M5" s="2">
         <v>0</v>
       </c>
       <c r="N5" s="2">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="2">
-        <v>121729</v>
+        <v>112291</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2">
-        <v>80019</v>
+        <v>3</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I6" s="2">
         <v>3</v>
       </c>
       <c r="J6" s="2">
         <v>3</v>
       </c>
       <c r="K6" s="2">
         <v>100</v>
       </c>
       <c r="L6" s="2">
         <v>325</v>
       </c>
       <c r="M6" s="2">
         <v>0</v>
       </c>
       <c r="N6" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="2">
-        <v>112291</v>
+        <v>121729</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" s="2"/>
       <c r="E7" s="2">
-        <v>3</v>
+        <v>80019</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I7" s="2">
         <v>3</v>
       </c>
       <c r="J7" s="2">
         <v>3</v>
       </c>
       <c r="K7" s="2">
         <v>100</v>
       </c>
       <c r="L7" s="2">
         <v>325</v>
       </c>
       <c r="M7" s="2">
         <v>0</v>
       </c>
       <c r="N7" s="2">
         <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="2">
-        <v>121730</v>
+        <v>108402</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="2"/>
       <c r="E8" s="2">
-        <v>80004</v>
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" s="2">
         <v>4</v>
       </c>
       <c r="J8" s="2">
         <v>4</v>
       </c>
       <c r="K8" s="2">
         <v>100</v>
       </c>
       <c r="L8" s="2">
         <v>300</v>
       </c>
       <c r="M8" s="2">
         <v>0</v>
       </c>
       <c r="N8" s="2">
         <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="2">
-        <v>108402</v>
+        <v>121730</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
-        <v>7</v>
+        <v>80004</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="2">
         <v>4</v>
       </c>
       <c r="J9" s="2">
         <v>4</v>
       </c>
       <c r="K9" s="2">
         <v>100</v>
       </c>
       <c r="L9" s="2">
         <v>300</v>
       </c>
       <c r="M9" s="2">
         <v>0</v>
       </c>
       <c r="N9" s="2">
         <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="2">
-        <v>118537</v>
+        <v>107398</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="2"/>
-      <c r="E10" s="2">
-        <v>80030</v>
+      <c r="E10" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I10" s="2">
         <v>5</v>
       </c>
       <c r="J10" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K10" s="2">
         <v>100</v>
       </c>
       <c r="L10" s="2">
         <v>275</v>
       </c>
       <c r="M10" s="2">
         <v>0</v>
       </c>
       <c r="N10" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="2">
-        <v>107398</v>
+        <v>118537</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D11" s="2"/>
-      <c r="E11" s="2" t="s">
-        <v>49</v>
+      <c r="E11" s="2">
+        <v>80030</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I11" s="2">
         <v>5</v>
       </c>
       <c r="J11" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K11" s="2">
         <v>100</v>
       </c>
       <c r="L11" s="2">
         <v>275</v>
       </c>
       <c r="M11" s="2">
         <v>0</v>
       </c>
       <c r="N11" s="2">
         <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" s="2">
         <v>112292</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="2"/>
@@ -1379,103 +1379,103 @@
       </c>
       <c r="H15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="I15" s="2">
         <v>7</v>
       </c>
       <c r="J15" s="2">
         <v>8</v>
       </c>
       <c r="K15" s="2">
         <v>100</v>
       </c>
       <c r="L15" s="2">
         <v>240</v>
       </c>
       <c r="M15" s="2">
         <v>0</v>
       </c>
       <c r="N15" s="2">
         <v>340</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" s="2">
-        <v>103137</v>
+        <v>119166</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
-        <v>8</v>
+        <v>80024</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I16" s="2">
         <v>8</v>
       </c>
       <c r="J16" s="2">
         <v>1</v>
       </c>
       <c r="K16" s="2">
         <v>100</v>
       </c>
       <c r="L16" s="2">
         <v>400</v>
       </c>
       <c r="M16" s="2">
         <v>0</v>
       </c>
       <c r="N16" s="2">
         <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="2">
-        <v>119166</v>
+        <v>103137</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2">
-        <v>80024</v>
+        <v>8</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="I17" s="2">
         <v>8</v>
       </c>
       <c r="J17" s="2">
         <v>1</v>
       </c>
       <c r="K17" s="2">
         <v>100</v>
       </c>
       <c r="L17" s="2">
         <v>400</v>
       </c>
       <c r="M17" s="2">
         <v>0</v>
       </c>
@@ -1602,51 +1602,51 @@
       <c r="L20" s="2">
         <v>220</v>
       </c>
       <c r="M20" s="2">
         <v>0</v>
       </c>
       <c r="N20" s="2">
         <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="2">
         <v>121318</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2">
         <v>80026</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="I21" s="2">
         <v>11</v>
       </c>
       <c r="J21" s="2">
         <v>2</v>
       </c>
       <c r="K21" s="2">
         <v>100</v>
       </c>
       <c r="L21" s="2">
         <v>350</v>
       </c>
       <c r="M21" s="2">
         <v>0</v>
       </c>
       <c r="N21" s="2">
         <v>450</v>
       </c>